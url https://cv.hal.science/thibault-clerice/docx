--- v0 (2026-04-10)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault Clérice </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur à Inria (Équipe ALMAnaCH)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-clerice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1852-9204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221533877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Points d'intérêt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse computationnelle du latin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> classique et tardif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les langues anciennes et états de langue anciens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage profond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chaînes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de textes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et méthodes de partage des données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les sciences humaines: bonnes pratiques, contrôle qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la sexualité en latin classique et tardif : une étude lexicographique par « apprentissage profond »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Christian Nicolas à l'université de Lyon 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Technologies Numériques Appliquées à l'Histoire&amp;quot;, École des Chartes et King's College of London</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lettres Classiques, Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">| | Employeur | Poste || -- | -- | -- || 2024- | INRIA | Permanent Researcher || 2023-2024 | INRIA | Starting Research Position || 2023 | Paris Sciences Lettres | Junior Fellow en Intelligence Artificielle appliquées aux Sciences Humaines et Sociales || 2022 | École nationale des chartes | Post-doctorant sur projet CREMMALab, centré sur l'acquisition de textes manuscrits médiévaux || 2017-2022 | École nationale des chartes | Responsable pédagogique du master Technologies Numériques Appliquées à l’Histoire, équivalence MCF || 2014-2017 | Leipzig Universität | </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wissenschaftlicher Mitarbeiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Ingénieur) reponsable de l'infrastructure de Perseus 5 et </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Capitains.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ||  2014-2017 | Freelance | </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Syriaca.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Perseids.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> || 2015 | Leipzig Universität | Enseignant à l’université d’été, « “Culture & Technology” - The European Summer University in Digital Humanities » || 2013-2014 | King's College London | </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research developer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre for e-Research, Digital Humanities Department: projet EHRIs (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://portal.ehri.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et DASISH|| 2006-2013 | Divers | Développeur en freelance ou sous-contrat avec de multiples entreprises ou institutions publiques |</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTRomance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-porteur avec Alix Chagué, 2023, Datalab de la Bibliothèque Nationale de France. L’objectif du projet HTRomance est d’évaluer et d’améliorer les techniques de reconnaissance d’écritures manuscrites (HTR) des manuscrits littéraires en latin et langues romanes, du XIème au XIXème siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], co-rédacteur et -organisateur. Le projet Consortium Reconnaissance d’Écriture Manuscrite des Matériaux Anciens (CREMMA) vise la création d’un service de mise à disposition de ressources serveur pour favoriser l’accès à la reconnaissance d’écriture manuscrite (REM).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et Prix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Prix science ouverte des jeunes chercheurs </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[*]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 Commanded Paper à la Computational Humanities Research 2022 (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-truth Free Evaluation of HTR on Old French and Latin Medieval Literary Manuscripts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 Prix </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence DH2019 Utrecht, avec Ariane Pinche et Jean-Baptiste Camps  (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 Bourse pour la Goettingen’s Summer School “DARIAH-DE International Digital Humanities Summer School”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 Bourse “Soutien aux acteurs de la recherche en humanités numériques” pour DH2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur et co-éditeur de </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium pour la Reconnaissance d’Écriture Manuscrite des Matériaux Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Editorial Board de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Classicist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co‑directeur du projet </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la Société des Ingénieurs et Scientifiques de France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Advisory Board d’</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpheios.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du comité technique de la spécification </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurykleia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014–2016) Membre du groupe de travail Outil et savoir faire de l’association francophone des humanités numériquesHumanistica .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2015)  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visible Words / Mots Visibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coopération transatlantique combinant recherche et formation en épigraphie. Déplacement sur le terrain en 2015 à Thasos (Grèce). Conseils technologiques et support pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerch Spring Seminars</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et sources historiques: Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARletta. Open-Source Handwritten Text Recognition Models for Historic Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lith Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (43), pp.1--7. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services (DTS): a Community-built API to Publish and Consume Text Collections as Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maria Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rolling Issue, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.4352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCR17: Ground Truth and Models for 17th c. French Prints (and hopefully more)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial colorization of digitized microfilms: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (Towards a Digital Ecosystem:..), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.8454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335326v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Actually Look Twice At it (YALTAi): using an object detection approach instead of region segmentation within the Kraken engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.9806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723208v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMA Medii Aevi: Literary manuscript text recognition in Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.4. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828353v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité tardive et littératures latines : corpus et perspectives numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Κοινωνία = Koinōnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Classical French Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02591388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Deep Learning Methods for Word Segmentation of Scripta Continua Texts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.5581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Integration and Unit Testing of Digital Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapiTainS Toolkit, Digital Editing and Data Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (73), pp.115 - 131. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jun 2025, Mona, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am too old for this style!&amp;quot; A stylometric benchmark of age effect on authorship attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1460-1473, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des Distributed Text Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqui.TXTes - Sciences des textes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Pare-Rey; Inès Burry, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données de projet aux données de projets : exemples de réutilisations de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Creolistics Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège TLH (Traitement du Langage Humain) de l’Association Française pour l'Intelligence Artificielle (AFIA); Association Française pour le Traitement Automatique des Langues (ATALA); Association Francophone pour la Communication Parlée (AFCP), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Liberatum Linguæ Graecæ (CLLG): Libérer les textes en grec ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqui.TXTes - Sciences des textes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Pare-Rey; Inès Burri, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauchier, Is That You? A multi-manuscript authorship analysis of Saint Lambert's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/QsBV0XYj8wRC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Sep 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services for Digital Classics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Classicist London Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy. pp.477-488, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51026-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CATMuS initiative: building large and diverse corpora for handwritten text recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH AI Seminar 2024 - Digital Humanities / Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of French orthography. A computational analysis of French spelling systems in diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR2024 – Computational Humanities Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeannot-Tirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Context Matter ? Enhancing Handwritten Text Recognition with Metadata in Historical Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR2024 – Computational Humanities Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Texts Services: Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biblissima+: Partager, décloisonner, réutiliser : outiller la recherche et développer de nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « Le protocole de partage de textes DTS dans Biblissima+ : point d’avancement et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sexual Content at the Sentence Level in First Millennium Latin Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arxiv.2309.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214375v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-One* Pseudo-Chrysostoms and more: authorship verification in the patristic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make Love or War? Monitoring the Thematic Evolution of Medieval French Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation et classification sémantique dans un corpus latin en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ALMAnaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Bawden, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm here to fight for ground truth&amp;quot;: HTR-United, a solution towards a common for HTR training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2023: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu McFrench, from zero to hero: impact of using a generic handwriting recognition model for smaller datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Davoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2023: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing HTR datasets with standardized metadata: the HTR-United initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREMMALab, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop HTR-United: metadata, quality control and sharing process for HTR training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2023 - Digital Humanities Conference: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-truth Free Evaluation of HTR on Old French and Latin Medieval Literary Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research Conference (CHR) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructure for annotating medieval, classical and pre-orthographic languages: the Pyrrha ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022 (DH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIR database – Identifying typographic emphasis in list-like historical documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Scius Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIP@ICDAR21 - The 6th International Workshop on Historical Document Imaging and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476887.3476913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Citation Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Robie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol26.Cayless01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't worry, it's just noise&amp;quot;: quantifying the impact of files treated as single textual units when they are really collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NLP Association of India (NLPAI), Dec 2021, NIT Silchar, India. pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : Mutualisons la vérité de terrain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2021 - Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du protocole de partage de texte Distributed Texts Services (DTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEMEC - Ecole nationale des chartes, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning et humanités : entre score et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine learning, données textuelles et recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariane Reboul; Jean-Philippe Magué; Pierre Borgnat, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitains : Challenges for the generalization and adoption of open source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Classicist London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deucalion et Pyrrha: Environnement pour la lemmatisation et la postcorrection à l'École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding: Latinists looking for new synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From File Interoperability to Service Interoperability : The Distributed Text Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIs in Digital Humanities: The Infrastructural Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barbaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit testing, integration and deployment : dealing with diversity, interoperability and sustainability of digital corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Dee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis and distant reading: The Cicero’s Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Connected Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Datalab 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation for Low-Resource Dialectal Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale EDITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Analysis of Semantic Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Hamidović; Claire Clivaz; Sarah Bowen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Manuscripts in Digital Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, BRILL, pp.87-114, 2019, Digital Biblical Studies, 978-90-04-39929-7. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004399297_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee report. For: The artificial intelligence cooperative: READ-COOP, Transkribus, and the benefits of shared community infrastructure for automated text recognition [version 1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21956/openreseurope.20281.r50056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CommonLID: Re-evaluating State-of-the-Art Language Identification Performance on Web Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Burchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Arnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Mosquera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hincapie-Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Should We Model the Probability of a Language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Aware Text Recognition for Ancient Greek Critical Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angleraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Karamolegkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KréyoLID: From Language Identification Towards Language Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LADaS Annotation Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes, données propres, et autres vies : Testaments de Poilus et CREMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : un écosystème pour une approche mutualisée de la transcription automatique des écritures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation linguistique pour le français moderne (XVIe -XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a cross-lingual dataset from medieval manuscript text recognition Challenges and outcomes of CATMuS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Computational Humanities Research Group Spring Seminar, Londres, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">017 - Deploying eScriptorium online: notes on CREMMA's server specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying eScriptorium online: notes on CREMMA's server specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault Clérice </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur à Inria (Équipe ALMAnaCH)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-clerice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1852-9204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221533877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Points d'intérêt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse computationnelle du latin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> classique et tardif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les langues anciennes et états de langue anciens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage profond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chaînes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de textes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et méthodes de partage des données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les sciences humaines: bonnes pratiques, contrôle qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la sexualité en latin classique et tardif : une étude lexicographique par « apprentissage profond »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Christian Nicolas à l'université de Lyon 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Technologies Numériques Appliquées à l'Histoire&amp;quot;, École des Chartes et King's College of London</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lettres Classiques, Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">| | Employeur | Poste || -- | -- | -- || 2024- | INRIA | Permanent Researcher || 2023-2024 | INRIA | Starting Research Position || 2023 | Paris Sciences Lettres | Junior Fellow en Intelligence Artificielle appliquées aux Sciences Humaines et Sociales || 2022 | École nationale des chartes | Post-doctorant sur projet CREMMALab, centré sur l'acquisition de textes manuscrits médiévaux || 2017-2022 | École nationale des chartes | Responsable pédagogique du master Technologies Numériques Appliquées à l’Histoire, équivalence MCF || 2014-2017 | Leipzig Universität | </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wissenschaftlicher Mitarbeiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Ingénieur) reponsable de l'infrastructure de Perseus 5 et </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Capitains.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ||  2014-2017 | Freelance | </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Syriaca.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Perseids.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> || 2015 | Leipzig Universität | Enseignant à l’université d’été, « “Culture & Technology” - The European Summer University in Digital Humanities » || 2013-2014 | King's College London | </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research developer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre for e-Research, Digital Humanities Department: projet EHRIs (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://portal.ehri.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et DASISH|| 2006-2013 | Divers | Développeur en freelance ou sous-contrat avec de multiples entreprises ou institutions publiques |</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTRomance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-porteur avec Alix Chagué, 2023, Datalab de la Bibliothèque Nationale de France. L’objectif du projet HTRomance est d’évaluer et d’améliorer les techniques de reconnaissance d’écritures manuscrites (HTR) des manuscrits littéraires en latin et langues romanes, du XIème au XIXème siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], co-rédacteur et -organisateur. Le projet Consortium Reconnaissance d’Écriture Manuscrite des Matériaux Anciens (CREMMA) vise la création d’un service de mise à disposition de ressources serveur pour favoriser l’accès à la reconnaissance d’écriture manuscrite (REM).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et Prix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Prix science ouverte des jeunes chercheurs </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[*]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 Commanded Paper à la Computational Humanities Research 2022 (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-truth Free Evaluation of HTR on Old French and Latin Medieval Literary Manuscripts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 Prix </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence DH2019 Utrecht, avec Ariane Pinche et Jean-Baptiste Camps  (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 Bourse pour la Goettingen’s Summer School “DARIAH-DE International Digital Humanities Summer School”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 Bourse “Soutien aux acteurs de la recherche en humanités numériques” pour DH2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur et co-éditeur de </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium pour la Reconnaissance d’Écriture Manuscrite des Matériaux Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Editorial Board de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Classicist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co‑directeur du projet </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la Société des Ingénieurs et Scientifiques de France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Advisory Board d’</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpheios.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du comité technique de la spécification </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurykleia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014–2016) Membre du groupe de travail Outil et savoir faire de l’association francophone des humanités numériquesHumanistica .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2015)  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visible Words / Mots Visibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coopération transatlantique combinant recherche et formation en épigraphie. Déplacement sur le terrain en 2015 à Thasos (Grèce). Conseils technologiques et support pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerch Spring Seminars</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et sources historiques: Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARletta. Open-Source Handwritten Text Recognition Models for Historic Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lith Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (43), pp.1--7. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMA Medii Aevi: Literary manuscript text recognition in Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.4. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828353v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial colorization of digitized microfilms: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (Towards a Digital Ecosystem:..), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.8454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335326v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCR17: Ground Truth and Models for 17th c. French Prints (and hopefully more)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services (DTS): a Community-built API to Publish and Consume Text Collections as Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maria Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rolling Issue, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.4352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Actually Look Twice At it (YALTAi): using an object detection approach instead of region segmentation within the Kraken engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.9806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723208v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité tardive et littératures latines : corpus et perspectives numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Κοινωνία = Koinōnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Classical French Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02591388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Deep Learning Methods for Word Segmentation of Scripta Continua Texts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.5581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Integration and Unit Testing of Digital Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapiTainS Toolkit, Digital Editing and Data Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (73), pp.115 - 131. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services for Digital Classics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Classicist London Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Sep 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1460-1473, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des Distributed Text Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqui.TXTes - Sciences des textes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Pare-Rey; Inès Burry, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jun 2025, Mona, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am too old for this style!&amp;quot; A stylometric benchmark of age effect on authorship attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Creolistics Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données de projet aux données de projets : exemples de réutilisations de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège TLH (Traitement du Langage Humain) de l’Association Française pour l'Intelligence Artificielle (AFIA); Association Française pour le Traitement Automatique des Langues (ATALA); Association Francophone pour la Communication Parlée (AFCP), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauchier, Is That You? A multi-manuscript authorship analysis of Saint Lambert's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/QsBV0XYj8wRC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Liberatum Linguæ Graecæ (CLLG): Libérer les textes en grec ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqui.TXTes - Sciences des textes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Pare-Rey; Inès Burri, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « Le protocole de partage de textes DTS dans Biblissima+ : point d’avancement et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of French orthography. A computational analysis of French spelling systems in diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR2024 – Computational Humanities Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CATMuS initiative: building large and diverse corpora for handwritten text recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH AI Seminar 2024 - Digital Humanities / Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy. pp.477-488, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51026-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeannot-Tirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Context Matter ? Enhancing Handwritten Text Recognition with Metadata in Historical Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR2024 – Computational Humanities Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Texts Services: Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biblissima+: Partager, décloisonner, réutiliser : outiller la recherche et développer de nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm here to fight for ground truth&amp;quot;: HTR-United, a solution towards a common for HTR training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2023: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation et classification sémantique dans un corpus latin en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ALMAnaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Bawden, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sexual Content at the Sentence Level in First Millennium Latin Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arxiv.2309.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214375v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-One* Pseudo-Chrysostoms and more: authorship verification in the patristic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make Love or War? Monitoring the Thematic Evolution of Medieval French Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing HTR datasets with standardized metadata: the HTR-United initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREMMALab, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop HTR-United: metadata, quality control and sharing process for HTR training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2023 - Digital Humanities Conference: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-truth Free Evaluation of HTR on Old French and Latin Medieval Literary Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research Conference (CHR) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu McFrench, from zero to hero: impact of using a generic handwriting recognition model for smaller datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Davoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2023: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructure for annotating medieval, classical and pre-orthographic languages: the Pyrrha ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022 (DH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : Mutualisons la vérité de terrain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2021 - Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIR database – Identifying typographic emphasis in list-like historical documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Scius Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIP@ICDAR21 - The 6th International Workshop on Historical Document Imaging and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476887.3476913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Citation Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Robie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol26.Cayless01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't worry, it's just noise&amp;quot;: quantifying the impact of files treated as single textual units when they are really collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NLP Association of India (NLPAI), Dec 2021, NIT Silchar, India. pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du protocole de partage de texte Distributed Texts Services (DTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEMEC - Ecole nationale des chartes, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning et humanités : entre score et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine learning, données textuelles et recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariane Reboul; Jean-Philippe Magué; Pierre Borgnat, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitains : Challenges for the generalization and adoption of open source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Classicist London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deucalion et Pyrrha: Environnement pour la lemmatisation et la postcorrection à l'École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding: Latinists looking for new synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From File Interoperability to Service Interoperability : The Distributed Text Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIs in Digital Humanities: The Infrastructural Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barbaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit testing, integration and deployment : dealing with diversity, interoperability and sustainability of digital corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Dee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis and distant reading: The Cicero’s Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Connected Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Datalab 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation for Low-Resource Dialectal Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale EDITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Analysis of Semantic Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Hamidović; Claire Clivaz; Sarah Bowen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Manuscripts in Digital Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, BRILL, pp.87-114, 2019, Digital Biblical Studies, 978-90-04-39929-7. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004399297_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee report. For: The artificial intelligence cooperative: READ-COOP, Transkribus, and the benefits of shared community infrastructure for automated text recognition [version 1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21956/openreseurope.20281.r50056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Should We Model the Probability of a Language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CommonLID: Re-evaluating State-of-the-Art Language Identification Performance on Web Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Burchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Arnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Mosquera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hincapie-Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Aware Text Recognition for Ancient Greek Critical Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angleraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Karamolegkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2026 Competition on Multilingual Medieval Handwriting Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Boutreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Cars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KréyoLID: From Language Identification Towards Language Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LADaS Annotation Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes, données propres, et autres vies : Testaments de Poilus et CREMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : un écosystème pour une approche mutualisée de la transcription automatique des écritures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation linguistique pour le français moderne (XVIe -XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a cross-lingual dataset from medieval manuscript text recognition Challenges and outcomes of CATMuS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Computational Humanities Research Group Spring Seminar, Londres, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">017 - Deploying eScriptorium online: notes on CREMMA's server specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying eScriptorium online: notes on CREMMA's server specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E65FF893"/>
+    <w:nsid w:val="0EE8F75C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1ABCA11C"/>
+    <w:nsid w:val="DFDF31F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D77DDB9"/>
+    <w:nsid w:val="8957C590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37E8C8CC"/>
+    <w:nsid w:val="FC7476F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="45977D8C"/>
+    <w:nsid w:val="09BB35E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="74D6F85B"/>
+    <w:nsid w:val="C400E809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BB31BBBD"/>
+    <w:nsid w:val="1FEEEE5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-clerice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1852-9204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221533877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Capitains.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Syriaca.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Perseids.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ehri.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pamir.fr/projets-soutenus/cremma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/remise-des-prix-science-ouverte-des-donnees-de-la-recherche-93729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enc.archives-ouvertes.fr/hal-03828529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adho.org/awards/paul-fortier-prize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://htr-united.github.io/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalclassicist.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perseids.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesf.fr/752_p_50361/comite-patrimoine.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Alpheios.net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3id.org/dts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurykleia.hypotheses.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lith Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Damme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183886v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Almas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Cayless" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Liuzzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.4352" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577236v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335326v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03723208v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9806" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03828353v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.97" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154122v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05169869v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05154115v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/QsBV0XYj8wRC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704549v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704547v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04590862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romanello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214375v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2309.14974" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211176v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04250657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Norindr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Davoury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03828529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scius Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476887.3476913" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04262751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Robie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol26.Cayless01" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04087571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Munson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ermolaev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Beaulieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Munson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004399297_007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21956/openreseurope.20281.r50056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571190v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722311v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-clerice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1852-9204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221533877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Capitains.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Syriaca.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Perseids.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ehri.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pamir.fr/projets-soutenus/cremma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/remise-des-prix-science-ouverte-des-donnees-de-la-recherche-93729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enc.archives-ouvertes.fr/hal-03828529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adho.org/awards/paul-fortier-prize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://htr-united.github.io/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalclassicist.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perseids.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesf.fr/752_p_50361/comite-patrimoine.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Alpheios.net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3id.org/dts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurykleia.hypotheses.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lith Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Damme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03828353v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.97" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335326v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577236v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183886v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Almas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Cayless" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Liuzzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.4352" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03723208v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154122v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05169869v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05154115v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/QsBV0XYj8wRC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romanello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704549v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704547v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04590862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214375v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2309.14974" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211176v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04250657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094235v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03828529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Norindr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Davoury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scius Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476887.3476913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04262751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Robie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol26.Cayless01" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04087571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Munson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ermolaev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Beaulieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Munson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004399297_007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21956/openreseurope.20281.r50056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05608045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boutreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Cars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571190v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>