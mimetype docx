--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault Clérice </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur à Inria (Équipe ALMAnaCH)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-clerice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1852-9204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221533877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Points d'intérêt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse computationnelle du latin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> classique et tardif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les langues anciennes et états de langue anciens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage profond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chaînes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de textes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et méthodes de partage des données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les sciences humaines: bonnes pratiques, contrôle qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la sexualité en latin classique et tardif : une étude lexicographique par « apprentissage profond »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Christian Nicolas à l'université de Lyon 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Technologies Numériques Appliquées à l'Histoire&amp;quot;, École des Chartes et King's College of London</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lettres Classiques, Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">| | Employeur | Poste || -- | -- | -- || 2024- | INRIA | Permanent Researcher || 2023-2024 | INRIA | Starting Research Position || 2023 | Paris Sciences Lettres | Junior Fellow en Intelligence Artificielle appliquées aux Sciences Humaines et Sociales || 2022 | École nationale des chartes | Post-doctorant sur projet CREMMALab, centré sur l'acquisition de textes manuscrits médiévaux || 2017-2022 | École nationale des chartes | Responsable pédagogique du master Technologies Numériques Appliquées à l’Histoire, équivalence MCF || 2014-2017 | Leipzig Universität | </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wissenschaftlicher Mitarbeiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Ingénieur) reponsable de l'infrastructure de Perseus 5 et </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Capitains.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ||  2014-2017 | Freelance | </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Syriaca.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Perseids.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> || 2015 | Leipzig Universität | Enseignant à l’université d’été, « “Culture & Technology” - The European Summer University in Digital Humanities » || 2013-2014 | King's College London | </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research developer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre for e-Research, Digital Humanities Department: projet EHRIs (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://portal.ehri.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et DASISH|| 2006-2013 | Divers | Développeur en freelance ou sous-contrat avec de multiples entreprises ou institutions publiques |</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTRomance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-porteur avec Alix Chagué, 2023, Datalab de la Bibliothèque Nationale de France. L’objectif du projet HTRomance est d’évaluer et d’améliorer les techniques de reconnaissance d’écritures manuscrites (HTR) des manuscrits littéraires en latin et langues romanes, du XIème au XIXème siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], co-rédacteur et -organisateur. Le projet Consortium Reconnaissance d’Écriture Manuscrite des Matériaux Anciens (CREMMA) vise la création d’un service de mise à disposition de ressources serveur pour favoriser l’accès à la reconnaissance d’écriture manuscrite (REM).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et Prix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Prix science ouverte des jeunes chercheurs </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[*]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 Commanded Paper à la Computational Humanities Research 2022 (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-truth Free Evaluation of HTR on Old French and Latin Medieval Literary Manuscripts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 Prix </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence DH2019 Utrecht, avec Ariane Pinche et Jean-Baptiste Camps  (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 Bourse pour la Goettingen’s Summer School “DARIAH-DE International Digital Humanities Summer School”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 Bourse “Soutien aux acteurs de la recherche en humanités numériques” pour DH2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur et co-éditeur de </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium pour la Reconnaissance d’Écriture Manuscrite des Matériaux Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Editorial Board de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Classicist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co‑directeur du projet </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la Société des Ingénieurs et Scientifiques de France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Advisory Board d’</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpheios.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du comité technique de la spécification </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurykleia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014–2016) Membre du groupe de travail Outil et savoir faire de l’association francophone des humanités numériquesHumanistica .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2015)  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visible Words / Mots Visibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coopération transatlantique combinant recherche et formation en épigraphie. Déplacement sur le terrain en 2015 à Thasos (Grèce). Conseils technologiques et support pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerch Spring Seminars</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et sources historiques: Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARletta. Open-Source Handwritten Text Recognition Models for Historic Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lith Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (43), pp.1--7. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMA Medii Aevi: Literary manuscript text recognition in Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.4. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828353v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial colorization of digitized microfilms: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (Towards a Digital Ecosystem:..), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.8454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335326v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCR17: Ground Truth and Models for 17th c. French Prints (and hopefully more)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services (DTS): a Community-built API to Publish and Consume Text Collections as Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maria Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rolling Issue, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.4352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Actually Look Twice At it (YALTAi): using an object detection approach instead of region segmentation within the Kraken engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.9806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723208v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité tardive et littératures latines : corpus et perspectives numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Κοινωνία = Koinōnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Classical French Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02591388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Deep Learning Methods for Word Segmentation of Scripta Continua Texts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.5581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Integration and Unit Testing of Digital Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapiTainS Toolkit, Digital Editing and Data Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (73), pp.115 - 131. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services for Digital Classics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Classicist London Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Sep 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1460-1473, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des Distributed Text Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqui.TXTes - Sciences des textes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Pare-Rey; Inès Burry, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jun 2025, Mona, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am too old for this style!&amp;quot; A stylometric benchmark of age effect on authorship attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Creolistics Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données de projet aux données de projets : exemples de réutilisations de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège TLH (Traitement du Langage Humain) de l’Association Française pour l'Intelligence Artificielle (AFIA); Association Française pour le Traitement Automatique des Langues (ATALA); Association Francophone pour la Communication Parlée (AFCP), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauchier, Is That You? A multi-manuscript authorship analysis of Saint Lambert's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/QsBV0XYj8wRC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Liberatum Linguæ Graecæ (CLLG): Libérer les textes en grec ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqui.TXTes - Sciences des textes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Pare-Rey; Inès Burri, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « Le protocole de partage de textes DTS dans Biblissima+ : point d’avancement et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of French orthography. A computational analysis of French spelling systems in diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR2024 – Computational Humanities Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CATMuS initiative: building large and diverse corpora for handwritten text recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH AI Seminar 2024 - Digital Humanities / Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy. pp.477-488, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51026-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeannot-Tirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Context Matter ? Enhancing Handwritten Text Recognition with Metadata in Historical Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR2024 – Computational Humanities Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Texts Services: Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biblissima+: Partager, décloisonner, réutiliser : outiller la recherche et développer de nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm here to fight for ground truth&amp;quot;: HTR-United, a solution towards a common for HTR training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2023: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation et classification sémantique dans un corpus latin en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ALMAnaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Bawden, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sexual Content at the Sentence Level in First Millennium Latin Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arxiv.2309.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214375v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-One* Pseudo-Chrysostoms and more: authorship verification in the patristic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make Love or War? Monitoring the Thematic Evolution of Medieval French Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing HTR datasets with standardized metadata: the HTR-United initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREMMALab, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop HTR-United: metadata, quality control and sharing process for HTR training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2023 - Digital Humanities Conference: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-truth Free Evaluation of HTR on Old French and Latin Medieval Literary Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research Conference (CHR) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu McFrench, from zero to hero: impact of using a generic handwriting recognition model for smaller datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Davoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2023: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructure for annotating medieval, classical and pre-orthographic languages: the Pyrrha ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022 (DH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : Mutualisons la vérité de terrain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2021 - Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIR database – Identifying typographic emphasis in list-like historical documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Scius Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIP@ICDAR21 - The 6th International Workshop on Historical Document Imaging and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476887.3476913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Citation Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Robie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol26.Cayless01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't worry, it's just noise&amp;quot;: quantifying the impact of files treated as single textual units when they are really collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NLP Association of India (NLPAI), Dec 2021, NIT Silchar, India. pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du protocole de partage de texte Distributed Texts Services (DTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEMEC - Ecole nationale des chartes, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning et humanités : entre score et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine learning, données textuelles et recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariane Reboul; Jean-Philippe Magué; Pierre Borgnat, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitains : Challenges for the generalization and adoption of open source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Classicist London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deucalion et Pyrrha: Environnement pour la lemmatisation et la postcorrection à l'École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding: Latinists looking for new synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From File Interoperability to Service Interoperability : The Distributed Text Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIs in Digital Humanities: The Infrastructural Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barbaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit testing, integration and deployment : dealing with diversity, interoperability and sustainability of digital corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Dee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis and distant reading: The Cicero’s Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Connected Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Datalab 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation for Low-Resource Dialectal Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale EDITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Analysis of Semantic Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Hamidović; Claire Clivaz; Sarah Bowen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Manuscripts in Digital Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, BRILL, pp.87-114, 2019, Digital Biblical Studies, 978-90-04-39929-7. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004399297_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee report. For: The artificial intelligence cooperative: READ-COOP, Transkribus, and the benefits of shared community infrastructure for automated text recognition [version 1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21956/openreseurope.20281.r50056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Should We Model the Probability of a Language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CommonLID: Re-evaluating State-of-the-Art Language Identification Performance on Web Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Burchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Arnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Mosquera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hincapie-Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Aware Text Recognition for Ancient Greek Critical Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angleraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Karamolegkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2026 Competition on Multilingual Medieval Handwriting Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Boutreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Cars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KréyoLID: From Language Identification Towards Language Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LADaS Annotation Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes, données propres, et autres vies : Testaments de Poilus et CREMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : un écosystème pour une approche mutualisée de la transcription automatique des écritures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation linguistique pour le français moderne (XVIe -XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a cross-lingual dataset from medieval manuscript text recognition Challenges and outcomes of CATMuS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Computational Humanities Research Group Spring Seminar, Londres, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">017 - Deploying eScriptorium online: notes on CREMMA's server specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying eScriptorium online: notes on CREMMA's server specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault Clérice </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur à Inria (Équipe ALMAnaCH)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-clerice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1852-9204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221533877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Points d'intérêt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse computationnelle du latin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> classique et tardif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les langues anciennes et états de langue anciens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage profond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chaînes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de textes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et méthodes de partage des données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les sciences humaines: bonnes pratiques, contrôle qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la sexualité en latin classique et tardif : une étude lexicographique par « apprentissage profond »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Christian Nicolas à l'université de Lyon 3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Technologies Numériques Appliquées à l'Histoire&amp;quot;, École des Chartes et King's College of London</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lettres Classiques, Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">| | Employeur | Poste || -- | -- | -- || 2024- | INRIA | Permanent Researcher || 2023-2024 | INRIA | Starting Research Position || 2023 | Paris Sciences Lettres | Junior Fellow en Intelligence Artificielle appliquées aux Sciences Humaines et Sociales || 2022 | École nationale des chartes | Post-doctorant sur projet CREMMALab, centré sur l'acquisition de textes manuscrits médiévaux || 2017-2022 | École nationale des chartes | Responsable pédagogique du master Technologies Numériques Appliquées à l’Histoire, équivalence MCF || 2014-2017 | Leipzig Universität | </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wissenschaftlicher Mitarbeiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Ingénieur) reponsable de l'infrastructure de Perseus 5 et </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Capitains.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ||  2014-2017 | Freelance | </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Syriaca.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://Perseids.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> || 2015 | Leipzig Universität | Enseignant à l’université d’été, « “Culture & Technology” - The European Summer University in Digital Humanities » || 2013-2014 | King's College London | </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research developer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre for e-Research, Digital Humanities Department: projet EHRIs (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://portal.ehri.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et DASISH|| 2006-2013 | Divers | Développeur en freelance ou sous-contrat avec de multiples entreprises ou institutions publiques |</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTRomance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-porteur avec Alix Chagué, 2023, Datalab de la Bibliothèque Nationale de France. L’objectif du projet HTRomance est d’évaluer et d’améliorer les techniques de reconnaissance d’écritures manuscrites (HTR) des manuscrits littéraires en latin et langues romanes, du XIème au XIXème siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], co-rédacteur et -organisateur. Le projet Consortium Reconnaissance d’Écriture Manuscrite des Matériaux Anciens (CREMMA) vise la création d’un service de mise à disposition de ressources serveur pour favoriser l’accès à la reconnaissance d’écriture manuscrite (REM).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et Prix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Prix science ouverte des jeunes chercheurs </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[*]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 Commanded Paper à la Computational Humanities Research 2022 (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-truth Free Evaluation of HTR on Old French and Latin Medieval Literary Manuscripts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 Prix </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Conférence DH2019 Utrecht, avec Ariane Pinche et Jean-Baptiste Camps  (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014 Bourse pour la Goettingen’s Summer School “DARIAH-DE International Digital Humanities Summer School”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 Bourse “Soutien aux acteurs de la recherche en humanités numériques” pour DH2014</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur et co-éditeur de </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium pour la Reconnaissance d’Écriture Manuscrite des Matériaux Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Editorial Board de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Classicist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co‑directeur du projet </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la Société des Ingénieurs et Scientifiques de France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Advisory Board d’</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpheios.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du comité technique de la spécification </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurykleia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014–2016) Membre du groupe de travail Outil et savoir faire de l’association francophone des humanités numériquesHumanistica .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2015)  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visible Words / Mots Visibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Coopération transatlantique combinant recherche et formation en épigraphie. Déplacement sur le terrain en 2015 à Thasos (Grèce). Conseils technologiques et support pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerch Spring Seminars</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et sources historiques: Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARletta. Open-Source Handwritten Text Recognition Models for Historic Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lith Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (43), pp.1--7. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMA Medii Aevi: Literary manuscript text recognition in Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.4. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828353v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial colorization of digitized microfilms: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (Towards a Digital Ecosystem:..), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.8454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335326v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCR17: Ground Truth and Models for 17th c. French Prints (and hopefully more)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services (DTS): a Community-built API to Publish and Consume Text Collections as Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maria Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rolling Issue, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.4352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Actually Look Twice At it (YALTAi): using an object detection approach instead of region segmentation within the Kraken engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and.., </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.9806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723208v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité tardive et littératures latines : corpus et perspectives numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Κοινωνία = Koinōnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Classical French Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02591388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Deep Learning Methods for Word Segmentation of Scripta Continua Texts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.5581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Integration and Unit Testing of Digital Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapiTainS Toolkit, Digital Editing and Data Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (73), pp.115 - 131. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Sep 2025, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Text Services for Digital Classics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Classicist London Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1460-1473, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des Distributed Text Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqui.TXTes - Sciences des textes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Pare-Rey; Inès Burry, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jun 2025, Mona, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am too old for this style!&amp;quot; A stylometric benchmark of age effect on authorship attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Creolistics Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données de projet aux données de projets : exemples de réutilisations de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège TLH (Traitement du Langage Humain) de l’Association Française pour l'Intelligence Artificielle (AFIA); Association Française pour le Traitement Automatique des Langues (ATALA); Association Francophone pour la Communication Parlée (AFCP), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauchier, Is That You? A multi-manuscript authorship analysis of Saint Lambert's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/QsBV0XYj8wRC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Liberatum Linguæ Graecæ (CLLG): Libérer les textes en grec ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqui.TXTes - Sciences des textes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Pare-Rey; Inès Burri, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « Le protocole de partage de textes DTS dans Biblissima+ : point d’avancement et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of French orthography. A computational analysis of French spelling systems in diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR2024 – Computational Humanities Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704549v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CATMuS initiative: building large and diverse corpora for handwritten text recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH AI Seminar 2024 - Digital Humanities / Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy. pp.477-488, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51026-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeannot-Tirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Context Matter ? Enhancing Handwritten Text Recognition with Metadata in Historical Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR2024 – Computational Humanities Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Texts Services: Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biblissima+: Partager, décloisonner, réutiliser : outiller la recherche et développer de nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation et classification sémantique dans un corpus latin en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ALMAnaCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Bawden, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm here to fight for ground truth&amp;quot;: HTR-United, a solution towards a common for HTR training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2023: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sexual Content at the Sentence Level in First Millennium Latin Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arxiv.2309.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214375v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-One* Pseudo-Chrysostoms and more: authorship verification in the patristic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make Love or War? Monitoring the Thematic Evolution of Medieval French Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Carl Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research (CHR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu McFrench, from zero to hero: impact of using a generic handwriting recognition model for smaller datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Davoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2023: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing HTR datasets with standardized metadata: the HTR-United initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREMMALab, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop HTR-United: metadata, quality control and sharing process for HTR training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2023 - Digital Humanities Conference: Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations; University of Graz, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-truth Free Evaluation of HTR on Old French and Latin Medieval Literary Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Humanities Research Conference (CHR) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructure for annotating medieval, classical and pre-orthographic languages: the Pyrrha ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022 (DH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : Mutualisons la vérité de terrain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2021 - Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIR database – Identifying typographic emphasis in list-like historical documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Scius Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ljudmila Petkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIP@ICDAR21 - The 6th International Workshop on Historical Document Imaging and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476887.3476913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Citation Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Robie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol26.Cayless01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't worry, it's just noise&amp;quot;: quantifying the impact of files treated as single textual units when they are really collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Natural Language Processing for Digital Humanities (NLP4DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NLP Association of India (NLPAI), Dec 2021, NIT Silchar, India. pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille-Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du protocole de partage de texte Distributed Texts Services (DTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEMEC - Ecole nationale des chartes, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning et humanités : entre score et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine learning, données textuelles et recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariane Reboul; Jean-Philippe Magué; Pierre Borgnat, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitains : Challenges for the generalization and adoption of open source software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Classicist London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deucalion et Pyrrha: Environnement pour la lemmatisation et la postcorrection à l'École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding: Latinists looking for new synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02488858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From File Interoperability to Service Interoperability : The Distributed Text Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Cayless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIs in Digital Humanities: The Infrastructural Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barbaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit testing, integration and deployment : dealing with diversity, interoperability and sustainability of digital corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Almas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Dee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis and distant reading: The Cicero’s Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Connected Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Datalab 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Translation for Low-Resource Dialectal Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale EDITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Analysis of Semantic Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Munson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Hamidović; Claire Clivaz; Sarah Bowen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Manuscripts in Digital Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, BRILL, pp.87-114, 2019, Digital Biblical Studies, 978-90-04-39929-7. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004399297_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee report. For: The artificial intelligence cooperative: READ-COOP, Transkribus, and the benefits of shared community infrastructure for automated text recognition [version 1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21956/openreseurope.20281.r50056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CommonLID: Re-evaluating State-of-the-Art Language Identification Performance on Web Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Burchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Arnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Mosquera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hincapie-Monsalve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Should We Model the Probability of a Language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Nédey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Aware Text Recognition for Ancient Greek Critical Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angleraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Karamolegkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2026 Competition on Multilingual Medieval Handwriting Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Boutreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Cars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KréyoLID: From Language Identification Towards Language Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LADaS Annotation Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes, données propres, et autres vies : Testaments de Poilus et CREMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : un écosystème pour une approche mutualisée de la transcription automatique des écritures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation linguistique pour le français moderne (XVIe -XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a cross-lingual dataset from medieval manuscript text recognition Challenges and outcomes of CATMuS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Computational Humanities Research Group Spring Seminar, Londres, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">017 - Deploying eScriptorium online: notes on CREMMA's server specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying eScriptorium online: notes on CREMMA's server specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EE8F75C"/>
+    <w:nsid w:val="BFAC8508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DFDF31F8"/>
+    <w:nsid w:val="20F217AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8957C590"/>
+    <w:nsid w:val="78DB65C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FC7476F8"/>
+    <w:nsid w:val="FE772A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="09BB35E6"/>
+    <w:nsid w:val="ADCFD51D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C400E809"/>
+    <w:nsid w:val="9AD6F705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1FEEEE5A"/>
+    <w:nsid w:val="136D0CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-clerice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1852-9204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221533877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Capitains.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Syriaca.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Perseids.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ehri.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pamir.fr/projets-soutenus/cremma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/remise-des-prix-science-ouverte-des-donnees-de-la-recherche-93729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enc.archives-ouvertes.fr/hal-03828529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adho.org/awards/paul-fortier-prize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://htr-united.github.io/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalclassicist.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perseids.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesf.fr/752_p_50361/comite-patrimoine.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Alpheios.net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3id.org/dts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurykleia.hypotheses.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lith Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Damme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03828353v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.97" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335326v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577236v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183886v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Almas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Cayless" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Liuzzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.4352" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03723208v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154122v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05169869v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05154115v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/QsBV0XYj8wRC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romanello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704549v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704547v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04590862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214375v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2309.14974" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211176v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04250657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094235v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03828529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Norindr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Davoury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scius Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476887.3476913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04262751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Robie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol26.Cayless01" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04087571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Munson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ermolaev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Beaulieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Munson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004399297_007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21956/openreseurope.20281.r50056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05608045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boutreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Cars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571190v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-clerice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1852-9204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221533877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Capitains.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Syriaca.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Perseids.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ehri.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pamir.fr/projets-soutenus/cremma/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/remise-des-prix-science-ouverte-des-donnees-de-la-recherche-93729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enc.archives-ouvertes.fr/hal-03828529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adho.org/awards/paul-fortier-prize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://htr-united.github.io/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalclassicist.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perseids.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iesf.fr/752_p_50361/comite-patrimoine.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Alpheios.net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3id.org/dts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurykleia.hypotheses.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lith Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Damme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03828353v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.97" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335326v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577236v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6492" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183886v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Almas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Cayless" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Liuzzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.4352" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03723208v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154122v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05169869v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05154115v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/QsBV0XYj8wRC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romanello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704549v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704547v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04590862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214375v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2309.14974" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04211176v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04250657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Norindr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Davoury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03828529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scius Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmila Petkovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476887.3476913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04262751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Robie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol26.Cayless01" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04087571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Munson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ermolaev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Beaulieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Munson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004399297_007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21956/openreseurope.20281.r50056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05608045v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boutreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Cars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571190v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150349v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>