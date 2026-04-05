--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -104,1609 +104,1726 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover par bisociation entre Responsabilité Sociale de l’Entreprise et société à mission : le cas MAIF</w:t>
+                <w:t xml:space="preserve">Delving into backers motivations in donation-based crowd-funding: insights from a biodiversity conservation case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+                <w:t xml:space="preserve">Rey Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+                <w:t xml:space="preserve">Jean-Michael Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.075.0065⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10075802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801115v1</w:t>
+                <w:t xml:space="preserve">hal-05576054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de la représentation du marché de l’equity crowdfunding par les investisseurs particuliers français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innover par bisociation entre Responsabilité Sociale de l’Entreprise et société à mission : le cas MAIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rey Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.412.0217⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (75), pp.65-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.075.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046325v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échec entrepreneurial dans les PME d’obédience religieuse du Sénégal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse exploratoire de la représentation du marché de l’equity crowdfunding par les investisseurs particuliers français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Denis Njayou Oyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahamadou Biga-Diambeidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mss.035.0092⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 41 (2-3), pp.217-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.412.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533958v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence organisationnelle d’un projet de tiers-lieu porté par un entrepreneuriat collectif et responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), pp.67-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/ror.181.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04050649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement participatif est-il l’objet d’un biais domestique ? Cas d’une microbrasserie locale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’échec entrepreneurial dans les PME d’obédience religieuse du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hocine Houanti</w:t>
+                <w:t xml:space="preserve">Mahamadou Biga-Diambeidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69, pp.71-101. </w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.92-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mss.035.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209192v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration d’un écosystème pour la gestion d’un commun : le cas du parc bas carbone Atlantech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le financement participatif est-il l’objet d’un biais domestique ? Cas d’une microbrasserie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Hocine Houanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+                <w:t xml:space="preserve">Gilbert Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.9217⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.71-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712904v1</w:t>
+                <w:t xml:space="preserve">hal-04209192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’un écosystème d’innovation territorial : le cas de Niort Tech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structuration d’un écosystème pour la gestion d’un commun : le cas du parc bas carbone Atlantech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Volume 25 (Special Issue), pp.4-245. </w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, NS-12, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1088140ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/fcs.9217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270714v1</w:t>
+                <w:t xml:space="preserve">hal-03712904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser l'économie expérimentale en recherche-action : un triple engagement de l'enseignant-chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Responsabilité sociétale des enseignants-chercheurs en management, 1 (30), pp.106-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.030.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financement du terrorisme et optimisation fiscale : la face sombre du crowdfunding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Vernier</w:t>
+                <w:t xml:space="preserve">Analyse d’un écosystème d’innovation territorial : le cas de Niort Tech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 25 (Special Issue), pp.4-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088140ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508990v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrider finance solidaire et finance participative : l’exemple de la Nouvelle‑Aquitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Financement du terrorisme et optimisation fiscale : la face sombre du crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.035.0040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162245v1</w:t>
+                <w:t xml:space="preserve">hal-02508990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystème entrepreneurial local et finance participative : les enjeux d’une coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (1), pp.151-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.031.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Macif, une tentative d’hybridation entre Economie Sociale et Solidaire et RSE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+                <w:t xml:space="preserve">Hybrider finance solidaire et finance participative : l’exemple de la Nouvelle‑Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 39 (4), pp.84-96. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 35, pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.035.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.039.0084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535562v1</w:t>
+                <w:t xml:space="preserve">hal-02162245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche renouvelée de l’accompagnement des créateurs et des repreneurs d’entreprise : le coaching entrepreneurial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La Macif, une tentative d’hybridation entre Economie Sociale et Solidaire et RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 204 (2), pp.146-163. </w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.84-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vse.204.0146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.039.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02184876v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la syndication avec les Business Angels dans les opérations d'Equity Crowdfunding : le cas français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pour une approche renouvelée de l’accompagnement des créateurs et des repreneurs d’entreprise : le coaching entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOCUMENT DE TRAVAIL DU GRANEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204 (2), pp.146-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.204.0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892362v1</w:t>
+                <w:t xml:space="preserve">halshs-02184876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la syndication avec les Business Angels dans les opérations d'Equity Crowdfunding : le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOCUMENT DE TRAVAIL DU GRANEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01 (47), pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Managerial specificities in social enterprises: A european approach by managing competencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 329, pp.80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1017935ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1716,1925 +1833,1934 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’un écosystème d’innovation territorial : le cas de Niort Tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès du RIODD, La Rochelle, 25-27 septembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement de l'objet social de la Macif par ses pratiques sociétales (RSE/DD) : vers une mise en synergie des innovations multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Régénération de l'objet social d'une mutuelle par une stratégie RSO : étude du cas de la Macif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538598v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumo, une entreprise sociale à impacts positifs en faveur du développement durable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence de l'Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535618v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération de l'objet social d'une mutuelle par une stratégie RSO : étude du cas de la Macif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lumo, une entreprise sociale à impacts positifs en faveur du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème conférence de l'Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535627v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528849v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528864v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations RSO/ESS dans le projet des organisations en quête de performance globale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analyse des relations RSE - ESS dans le projet des organisations en quête de performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">11ème congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349949v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations RSE - ESS dans le projet des organisations en quête de performance globale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analyse des relations RSO/ESS dans le projet des organisations en quête de performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">RIODD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535643v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAIF Orchestrer une société à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MA-ESKA, 2023, 978-2-8224-1037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d’entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2022, Cas d'entreprises, 978‑2 ‑10‑082757‑2 (imprimé) ; 978-2-10084-492-0 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.verni.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982892v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d'entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 224 p., 2022, 9782100844920</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.224, 2022, 9782100827572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479563v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAIF : devenir une entreprise responsable et politique</w:t>
+                <w:t xml:space="preserve">La finance solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre Baret; Fanny Romestant. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (EDS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La RSE en pratique : des solutions innovantes au service des transitions écologiques et sociales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.141-150, 2024, 9782340-094185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809446v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance éthique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MAIF : devenir une entreprise responsable et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (EDS). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Baret; Fanny Romestant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La RSE en pratique : des solutions innovantes au service des transitions écologiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-102, 2024, 978-2-10-087272-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.baret.2024.01.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424152v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaxtil : vers un modèle circulaire d’innovations collectives et durables</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La finance éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (EDS). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La RSE en pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.17-30, 2024, 978-2-10-087272-5</w:t>
+              <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.151-160, 2024, 9782340-094185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447168v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance solidaire</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plaxtil : vers un modèle circulaire d’innovations collectives et durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.141-150, 2024, 9782340-094185</w:t>
+              <w:t xml:space="preserve">La RSE en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.17-30, 2024, 978-2-10-087272-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424163v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marqueurs forts dans la construction de services assurantiels auprès des sociétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pluchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cuenoud Th., Helfrich V., Helfer P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAIF : orchestrer une société à mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eska, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUMO, La finance participative, citoyenne et responsable au service de la transition énergétique dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Pratiquer la RSE en 11 cas d’entreprises" sous la coordination de Baret P. et de Romestant F.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3781,51 +3907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vse.andese.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.075.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.181.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Giacomoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hocine Houanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9217" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0T7RBNM2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088140ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.030.0106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.204.0146" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mertens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017935ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/pratiquer-une-transition-energetique-innovante-en-10-cas-d-entreprise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/rse-en-pratique-solutions-innovantes-au-service-transitions-ecologiques-et" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousselle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vse.andese.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hocine Houanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10075802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.075.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.181.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Giacomoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0T7RBNM2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.030.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088140ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.204.0146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mertens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017935ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/pratiquer-une-transition-energetique-innovante-en-10-cas-d-entreprise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verni.2022.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/rse-en-pratique-solutions-innovantes-au-service-transitions-ecologiques-et" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousselle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>