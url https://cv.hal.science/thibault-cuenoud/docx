--- v1 (2026-04-05)
+++ v2 (2026-04-05)
@@ -255,304 +255,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover par bisociation entre Responsabilité Sociale de l’Entreprise et société à mission : le cas MAIF</w:t>
+                <w:t xml:space="preserve">Analyse exploratoire de la représentation du marché de l’equity crowdfunding par les investisseurs particuliers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+                <w:t xml:space="preserve">Joseph Denis Njayou Oyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.075.0065⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 41 (2-3), pp.217-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.412.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801115v1</w:t>
+                <w:t xml:space="preserve">hal-05046325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de la représentation du marché de l’equity crowdfunding par les investisseurs particuliers français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innover par bisociation entre Responsabilité Sociale de l’Entreprise et société à mission : le cas MAIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rey Dang</w:t>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 41 (2-3), pp.217-232. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (75), pp.65-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.412.0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.075.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046325v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence organisationnelle d’un projet de tiers-lieu porté par un entrepreneuriat collectif et responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), pp.67-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -586,51 +586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échec entrepreneurial dans les PME d’obédience religieuse du Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -703,51 +703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif est-il l’objet d’un biais domestique ? Cas d’une microbrasserie locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,90 +820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration d’un écosystème pour la gestion d’un commun : le cas du parc bas carbone Atlantech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, NS-12, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -943,252 +943,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser l'économie expérimentale en recherche-action : un triple engagement de l'enseignant-chercheur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse d’un écosystème d’innovation territorial : le cas de Niort Tech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Responsabilité sociétale des enseignants-chercheurs en management, 1 (30), pp.106-120. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 25 (Special Issue), pp.4-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mss.030.0106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1088140ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277490v1</w:t>
+                <w:t xml:space="preserve">hal-03270714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’un écosystème d’innovation territorial : le cas de Niort Tech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobiliser l'économie expérimentale en recherche-action : un triple engagement de l'enseignant-chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Volume 25 (Special Issue), pp.4-245. </w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Responsabilité sociétale des enseignants-chercheurs en management, 1 (30), pp.106-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1088140ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mss.030.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270714v1</w:t>
+                <w:t xml:space="preserve">hal-03277490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement du terrorisme et optimisation fiscale : la face sombre du crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,252 +1233,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystème entrepreneurial local et finance participative : les enjeux d’une coopération</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+                <w:t xml:space="preserve">Hybrider finance solidaire et finance participative : l’exemple de la Nouvelle‑Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.031.0151⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.035.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891889v1</w:t>
+                <w:t xml:space="preserve">hal-02162245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrider finance solidaire et finance participative : l’exemple de la Nouvelle‑Aquitaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+                <w:t xml:space="preserve">Ecosystème entrepreneurial local et finance participative : les enjeux d’une coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, pp.40-50. </w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.151-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.035.0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/maorg.031.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162245v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Macif, une tentative d’hybridation entre Economie Sociale et Solidaire et RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1616,77 +1616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la syndication avec les Business Angels dans les opérations d'Equity Crowdfunding : le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOCUMENT DE TRAVAIL DU GRANEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 01 (47), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1711,51 +1711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managerial specificities in social enterprises: A european approach by managing competencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,64 +1847,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’un écosystème d’innovation territorial : le cas de Niort Tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1955,64 +1955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement de l'objet social de la Macif par ses pratiques sociétales (RSE/DD) : vers une mise en synergie des innovations multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2031,165 +2031,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération de l'objet social d'une mutuelle par une stratégie RSO : étude du cas de la Macif</w:t>
+                <w:t xml:space="preserve">Lumo, une entreprise sociale à impacts positifs en faveur du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème conférence de l'Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535627v1</w:t>
+                <w:t xml:space="preserve">hal-02535618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2208,152 +2208,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumo, une entreprise sociale à impacts positifs en faveur du développement durable</w:t>
+                <w:t xml:space="preserve">Régénération de l'objet social d'une mutuelle par une stratégie RSO : étude du cas de la Macif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence de l'Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">12ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535618v1</w:t>
+                <w:t xml:space="preserve">hal-02535627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2391,77 +2391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2486,77 +2486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2594,51 +2594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations RSE - ESS dans le projet des organisations en quête de performance globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2777,77 +2777,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAIF Orchestrer une société à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MA-ESKA, 2023, 978-2-8224-1037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2859,247 +2859,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d'entreprise</w:t>
+                <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.224, 2022, 9782100827572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479563v1</w:t>
+                <w:t xml:space="preserve">hal-03982892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d’entreprise</w:t>
+                <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2022, Cas d'entreprises, 978‑2 ‑10‑082757‑2 (imprimé) ; 978-2-10084-492-0 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.verni.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982892v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3111,480 +3111,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance solidaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAIF : devenir une entreprise responsable et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (EDS). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Baret; Fanny Romestant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La RSE en pratique : des solutions innovantes au service des transitions écologiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-102, 2024, 978-2-10-087272-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.baret.2024.01.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424163v1</w:t>
+                <w:t xml:space="preserve">hal-04809446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAIF : devenir une entreprise responsable et politique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La finance éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pierre Baret; Fanny Romestant. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (EDS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La RSE en pratique : des solutions innovantes au service des transitions écologiques et sociales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.151-160, 2024, 9782340-094185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809446v1</w:t>
+                <w:t xml:space="preserve">hal-05424152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance éthique</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plaxtil : vers un modèle circulaire d’innovations collectives et durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.151-160, 2024, 9782340-094185</w:t>
+              <w:t xml:space="preserve">La RSE en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.17-30, 2024, 978-2-10-087272-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424152v1</w:t>
+                <w:t xml:space="preserve">hal-05447168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaxtil : vers un modèle circulaire d’innovations collectives et durables</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La finance solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (EDS). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La RSE en pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.17-30, 2024, 978-2-10-087272-5</w:t>
+              <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.141-150, 2024, 9782340-094185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447168v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marqueurs forts dans la construction de services assurantiels auprès des sociétaires</w:t>
               </w:r>
@@ -3907,51 +3907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vse.andese.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hocine Houanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10075802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.075.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.181.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Giacomoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0T7RBNM2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.030.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088140ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.204.0146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mertens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017935ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/pratiquer-une-transition-energetique-innovante-en-10-cas-d-entreprise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verni.2022.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/rse-en-pratique-solutions-innovantes-au-service-transitions-ecologiques-et" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousselle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vse.andese.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hocine Houanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10075802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.075.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.181.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Giacomoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0T7RBNM2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088140ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.030.0106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.204.0146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mertens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017935ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/pratiquer-une-transition-energetique-innovante-en-10-cas-d-entreprise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verni.2022.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/rse-en-pratique-solutions-innovantes-au-service-transitions-ecologiques-et" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0115" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousselle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>