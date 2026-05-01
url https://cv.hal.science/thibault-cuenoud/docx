--- v2 (2026-04-05)
+++ v3 (2026-05-01)
@@ -1807,893 +1807,1001 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’un écosystème d’innovation territorial : le cas de Niort Tech</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+                <w:t xml:space="preserve">Co-construction d’un outil financier participatif territorial par l’écosystème entrepreneurial du Centre-Val de Loire – Le cas de la plateforme efferve'sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès du RIODD, La Rochelle, 25-27 septembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Finance (DIF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080882v1</w:t>
+                <w:t xml:space="preserve">hal-05606393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement de l'objet social de la Macif par ses pratiques sociétales (RSE/DD) : vers une mise en synergie des innovations multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d’un écosystème d’innovation territorial : le cas de Niort Tech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14e Congrès du RIODD, La Rochelle, 25-27 septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535698v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumo, une entreprise sociale à impacts positifs en faveur du développement durable</w:t>
+                <w:t xml:space="preserve">Renforcement de l'objet social de la Macif par ses pratiques sociétales (RSE/DD) : vers une mise en synergie des innovations multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence de l'Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">13ème congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535618v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lumo, une entreprise sociale à impacts positifs en faveur du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">7ème conférence de l'Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538598v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération de l'objet social d'une mutuelle par une stratégie RSO : étude du cas de la Macif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535627v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+                <w:t xml:space="preserve">Régénération de l'objet social d'une mutuelle par une stratégie RSO : étude du cas de la Macif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528864v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528839v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528849v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des relations RSE - ESS dans le projet des organisations en quête de performance globale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535643v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des relations RSE - ESS dans le projet des organisations en quête de performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations RSO/ESS dans le projet des organisations en quête de performance globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2709,51 +2817,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2763,51 +2871,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAIF Orchestrer une société à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2829,73 +2937,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MA-ESKA, 2023, 978-2-8224-1037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2918,85 +3026,85 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod, pp.224, 2022, 9782100827572</w:t>
+              <w:t xml:space="preserve">Dunod, 224 p., 2022, Cas d'entreprises, 978-2-10-082757-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer une transition énergétique innovante en 10 cas d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3017,83 +3125,83 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2022, Cas d'entreprises, 978‑2 ‑10‑082757‑2 (imprimé) ; 978-2-10084-492-0 (numérique). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.verni.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3103,51 +3211,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAIF : devenir une entreprise responsable et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3170,217 +3278,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Baret; Fanny Romestant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE en pratique : des solutions innovantes au service des transitions écologiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-102, 2024, 978-2-10-087272-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.baret.2024.01.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (EDS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.151-160, 2024, 9782340-094185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaxtil : vers un modèle circulaire d’innovations collectives et durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3389,304 +3497,304 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Trousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.17-30, 2024, 978-2-10-087272-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (EDS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.141-150, 2024, 9782340-094185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marqueurs forts dans la construction de services assurantiels auprès des sociétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pluchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cuenoud Th., Helfrich V., Helfer P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAIF : orchestrer une société à mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eska, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUMO, La finance participative, citoyenne et responsable au service de la transition énergétique dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3702,65 +3810,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Pratiquer la RSE en 11 cas d’entreprises" sous la coordination de Baret P. et de Romestant F.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3907,51 +4015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vse.andese.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hocine Houanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10075802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.075.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.181.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Giacomoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0T7RBNM2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088140ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.030.0106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.204.0146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mertens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017935ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/pratiquer-une-transition-energetique-innovante-en-10-cas-d-entreprise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verni.2022.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/rse-en-pratique-solutions-innovantes-au-service-transitions-ecologiques-et" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0115" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousselle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vse.andese.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hocine Houanti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10075802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Denis Njayou Oyong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.412.0217" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.075.0065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.181.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Biga-Diambeidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Giacomoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0T7RBNM2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088140ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.030.0106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.204.0146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mertens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017935ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Sahut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/pratiquer-une-transition-energetique-innovante-en-10-cas-d-entreprise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verni.2022.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/rse-en-pratique-solutions-innovantes-au-service-transitions-ecologiques-et" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saadaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousselle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>