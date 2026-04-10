--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,3204 +66,3204 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of fossil benthic foraminifera from the Peruvian margin using convolutional neural networks</w:t>
+                <w:t xml:space="preserve">Reassessment of the global distribution and diversity of modern planktonic foraminifera from the FORCIS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sikandar Hayat</w:t>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Elliot</w:t>
+                <w:t xml:space="preserve">Julie Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Cardich</w:t>
+                <w:t xml:space="preserve">Geert-Jan A Brummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">P. Graham Mortyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 45 (1), pp.95-116. </w:t>
+              <w:t xml:space="preserve">, 2026, 45 (1), pp.195-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/jm-45-95-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/jm-45-195-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554842v1</w:t>
+                <w:t xml:space="preserve">hal-05564064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">forcis: An R package for accessing, handling and analysing the FORCIS database</w:t>
+                <w:t xml:space="preserve">Automated identification of fossil benthic foraminifera from the Peruvian margin using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+                <w:t xml:space="preserve">Sikandar Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Giraud</w:t>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Jorge Cardich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Greco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (114), pp.9217. </w:t>
+              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (1), pp.95-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.09217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/jm-45-95-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312691v1</w:t>
+                <w:t xml:space="preserve">hal-05554842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
+                <w:t xml:space="preserve">forcis: An R package for accessing, handling and analysing the FORCIS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Langer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+                <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost de Vries</w:t>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Robert Gray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mattia Greco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (114), pp.9217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.09217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332107v1</w:t>
+                <w:t xml:space="preserve">hal-05312691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the spatial and vertical distribution of extant planktonic foraminifera in the Bay of Bengal</w:t>
+                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelco Rohling</w:t>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Fentimen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Joost de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Robert Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102518⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302722v1</w:t>
+                <w:t xml:space="preserve">hal-05332107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of New and Established Foraminiferal Dissolution Proxies in Tropical Indian Ocean Deep‐Sea Sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the spatial and vertical distribution of extant planktonic foraminifera in the Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Bolton</w:t>
+                <w:t xml:space="preserve">Rose Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eelco Rohling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Fentimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024PA005053⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.102518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103275v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANKTONIC FORAMINIFERA TEST SIZE DICTATED BY CONDITIONS IN LIFE AND POST-MORTEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison of New and Established Foraminiferal Dissolution Proxies in Tropical Indian Ocean Deep‐Sea Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Vieira</w:t>
+                <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane F Frozza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+                <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâmela L Palhano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (3), pp.320-335. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (6), pp.e2024PA005053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61551/gsjfr.55.3.320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024PA005053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188398v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t>
+                <w:t xml:space="preserve">Planktonic foraminifera test size dictated by conditions in life and post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Godbillot</w:t>
+                <w:t xml:space="preserve">Jaime Y Suárez-Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pesenti</w:t>
+                <w:t xml:space="preserve">Ingrid Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Cristiane F Frozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Beaufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+                <w:t xml:space="preserve">Pâmela L Palhano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (3), pp.320-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61551/gsjfr.55.3.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208880v1</w:t>
+                <w:t xml:space="preserve">hal-05188398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size normalizing planktonic Foraminifera abundance in the water column</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Giraud</w:t>
+                <w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Godbillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Meilland</w:t>
+                <w:t xml:space="preserve">Baptiste Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert‐jan Brummer</w:t>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700539v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user‐friendly method to get automated pollen analysis from environmental samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+                <w:t xml:space="preserve">Size normalizing planktonic Foraminifera abundance in the water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Gally</w:t>
+                <w:t xml:space="preserve">Geert‐jan Brummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19857⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.701-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593322v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for the Detection of Siliceous Microfossils on Sediment Microscope Slides Using Convolutional Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Godbillot</w:t>
+                <w:t xml:space="preserve">A user‐friendly method to get automated pollen analysis from environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Marchant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024jg008047⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243 (2), pp.797-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709563v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating is not enough for modern planktonic foraminifera in a changing ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sulpis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas B Chalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 636 (8042), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-024-08191-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kate Darling</w:t>
+                <w:t xml:space="preserve">A New Method for the Detection of Siliceous Microfossils on Sediment Microscope Slides Using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Godbillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Weiner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JG008047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jg008047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552961v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">Agnes Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
+                <w:t xml:space="preserve">Christiane Hassenrück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carlotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (4), pp.1218-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033259v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FORCIS database: A global census of planktonic Foraminifera from ocean waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Giraud</w:t>
+                <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+                <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02264-2⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198321v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Controls of Size Distribution of Modern Planktonic Foraminifera in the Tropical Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael B Adebayo</w:t>
+                <w:t xml:space="preserve">The FORCIS database: A global census of planktonic Foraminifera from ocean waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara T Bolton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Conrod</w:t>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022gc010586⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02264-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087217v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Foraminiferal Response to Climate Stressors Project: Tracking the Community Response of Planktonic Foraminifera to Historical Climate Change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Meilland</w:t>
+                <w:t xml:space="preserve">Environmental Controls of Size Distribution of Modern Planktonic Foraminifera in the Tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Jonkers</w:t>
+                <w:t xml:space="preserve">Clara T Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.827962⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022gc010586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03793683v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Orenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érica C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking zooplankton time series to the fossil record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The Foraminiferal Response to Climate Stressors Project: Tracking the Community Response of Planktonic Foraminifera to Historical Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Jonkers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Kitchener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.827962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514728v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03793683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive trace metals and their isotopes as paleoproductivity proxies: An assessment using GEOTRACES-era data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking zooplankton time series to the fossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Jonkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Horner</w:t>
+                <w:t xml:space="preserve">Marina Rillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Little</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Hertzberg</w:t>
+                <w:t xml:space="preserve">John Kitchener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GB006814⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003951v2</w:t>
+                <w:t xml:space="preserve">hal-03514728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale trace metal imprinting of biocalcification of planktic foraminifers by Toba’s super‑eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioactive trace metals and their isotopes as paleoproductivity proxies: An assessment using GEOTRACES-era data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Horner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lemelle</w:t>
+                <w:t xml:space="preserve">Jesse Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wout de Nolf</w:t>
+                <w:t xml:space="preserve">Jennifer Hertzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67481-w⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (11), pp.e2020GB006814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GB006814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867755v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fabric of Bengal fan sediments: Holocene record of sedimentary processes and turbidite activity from the Ganges-Brahmaputra river system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale trace metal imprinting of biocalcification of planktic foraminifers by Toba’s super‑eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lemelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Simionovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Moreno</w:t>
+                <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Caroir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+                <w:t xml:space="preserve">Wout de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106347⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67481-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970912v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: A new automated radiolarian image acquisition, stacking, processing, segmentation and identification workflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic fabric of Bengal fan sediments: Holocene record of sedimentary processes and turbidite activity from the Ganges-Brahmaputra river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Tetard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ross Marchant</w:t>
+                <w:t xml:space="preserve">Kelly Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Cortese</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16, pp.2415 - 2429. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 430, pp.106347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-2415-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038635v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated recognition by multiple convolutional neural networks of modern, fossil, intact and damaged pollen grains</w:t>
+                <w:t xml:space="preserve">Technical note: A new automated radiolarian image acquisition, stacking, processing, segmentation and identification workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bourel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140, pp.104498. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.2415 - 2429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-2415-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02953384v1</w:t>
+                <w:t xml:space="preserve">hal-03038635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated analysis of foraminifera fossil records by image classification using a convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnya Pratiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp.183-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3291,3461 +3291,3595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and morphological divergence in the warm-water planktonic foraminifera genus Globigerinoides</w:t>
+                <w:t xml:space="preserve">Automated recognition by multiple convolutional neural networks of modern, fossil, intact and damaged pollen grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Morard</w:t>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Füllberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lukas Jonkers</w:t>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225246⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.104498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412791v1</w:t>
+                <w:t xml:space="preserve">insu-02953384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Atlantic mid-latitude surface-circulation changes through the Plio-Pleistocene intensification of northern hemisphere glaciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Bolton</w:t>
+                <w:t xml:space="preserve">Genetic and morphological divergence in the warm-water planktonic foraminifera genus Globigerinoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Bailey</w:t>
+                <w:t xml:space="preserve">Angelina Füllberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Friedrich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Geert-Jan Brummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Jonkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018PA003412⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0225246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884463v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in planktonic foraminifer research: New perspectives for paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+                <w:t xml:space="preserve">North Atlantic mid-latitude surface-circulation changes through the Plio-Pleistocene intensification of northern hemisphere glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandi Smart</w:t>
+                <w:t xml:space="preserve">Oliver Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Jentzen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Morard</w:t>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (3-4), pp.113-138. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (11), pp.1186-1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2018.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018PA003412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091055v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Databases for sea surface paleotemperature based on geochemical proxies from marine sediments: implications for model-data comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in planktonic foraminifer research: New perspectives for paleoceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leduc</w:t>
+                <w:t xml:space="preserve">Sandi Smart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Garidel-Thoron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Jentzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Jonkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8034⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (3-4), pp.113-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989914v1</w:t>
+                <w:t xml:space="preserve">hal-02091055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Morard</w:t>
+                <w:t xml:space="preserve">Databases for sea surface paleotemperature based on geochemical proxies from marine sediments: implications for model-data comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+                <w:t xml:space="preserve">Jérôme Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès K.M. Weiner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Contoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.201 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368819v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Morard</w:t>
+                <w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès K.M. Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate F Darling</w:t>
+                <w:t xml:space="preserve">Aurore Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yurika Ujiié</w:t>
+                <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149023v2</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive shoaling of the equatorial Pacific thermocline over the last eight glacial periods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate F Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiming Jian</w:t>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming Ye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Crucifix</w:t>
+                <w:t xml:space="preserve">Yurika Ujiié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014PA002696⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458296v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive shoaling of the equatorial Pacific thermocline over the last eight glacial periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre W. Droxler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore André</w:t>
+                <w:t xml:space="preserve">Guillaume Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+                <w:t xml:space="preserve">Michel Crucifix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (5), pp.439-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014PA002696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100608v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological modeling of the temperature dependence of cryptic species of planktonic Foraminifera in the Southern Hemisphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurika Ujiié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.05.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911448v1</w:t>
+                <w:t xml:space="preserve">hal-01100608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Ecological modeling of the temperature dependence of cryptic species of planktonic Foraminifera in the Southern Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Aurahs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Morard</w:t>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 391, pp.13-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797451v1</w:t>
+                <w:t xml:space="preserve">hal-00911448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Aurahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Ujiie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t>
+              <w:t xml:space="preserve">Paleobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00911466v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal differentiation among pelagic populations in a planktic foraminifer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yurika Ujiié</w:t>
+                <w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Asami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Ishitani</w:t>
+                <w:t xml:space="preserve">Y Ujiie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.286⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866864v1</w:t>
+                <w:t xml:space="preserve">hal-00911466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Longitudinal differentiation among pelagic populations in a planktic foraminifer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurika Ujiié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Asami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Ishitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (7), pp.1725-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657029v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jean Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Ruiz-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866853v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coiling dimorphism within a genetic type of the planktonic foraminifer Globorotalia truncatulinoides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Watanabe</w:t>
+                <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Wiebe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diana Ruiz-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 77 (3-4), pp.145-153. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 476 (7358), pp.80-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2010.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00869295v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological recognition of cryptic species in the planktonic foraminifer Orbulina universa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coiling dimorphism within a genetic type of the planktonic foraminifer Globorotalia truncatulinoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurika Ujiié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wiebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71 (3-4), pp.148-165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 77 (3-4), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869299v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latitude hydrological cycle and rapid climate changes during the last deglaciation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+                <w:t xml:space="preserve">Morphological recognition of cryptic species in the planktonic foraminifer Orbulina universa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ujiie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GC001514⟩</w:t>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (3-4), pp.148-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869301v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiproxy assessment of the western equatorial Pacific hydrography during the last 30 kyr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Low-latitude hydrological cycle and rapid climate changes during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yair Rosenthal</w:t>
+                <w:t xml:space="preserve">François Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006PA001269⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.Q05N12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GC001514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01458327v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidelity of radially viewed ICP-OES and magnetic-sector ICP-MS measurement of Mg/Ca and Sr/Ca ratios in marine biogenic carbonates: Are they trustworthy together?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiproxy assessment of the western equatorial Pacific hydrography during the last 30 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yair Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dh Andreasen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GC001124⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006PA001269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869293v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for multiple paleomagnetic intensity lows between 30 and 50 ka BP from a western Equatorial Pacific sedimentary sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fidelity of radially viewed ICP-OES and magnetic-sector ICP-MS measurement of Mg/Ca and Sr/Ca ratios in marine biogenic carbonates: Are they trustworthy together?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dh Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sosdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cl Blanchet</w:t>
+                <w:t xml:space="preserve">S Perron-Cashman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ch Lear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (9-10), pp.1039-1052. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.Q10P18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005GC001124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00869241v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable sea surface temperatures in the western Pacific warm pool over the past 1.75 million years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for multiple paleomagnetic intensity lows between 30 and 50 ka BP from a western Equatorial Pacific sedimentary sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron-de Garidel-Thoron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature03189⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (9-10), pp.1039-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866976v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for large methane releases to the atmosphere from deep-sea gas-hydrate dissociation during the last glacial episode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable sea surface temperatures in the western Pacific warm pool over the past 1.75 million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron-de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">F. Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0402909101⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 433 (7023), pp.294-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature03189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460380v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning and oceanic primary production estimates in the Sulu Sea area over the last 380 kyr and the East Asian monsoon dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Evidence for large methane releases to the atmosphere from deep-sea gas-hydrate dissociation during the last glacial episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Linsley</w:t>
+                <w:t xml:space="preserve">F Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Oppo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Buchet</w:t>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (25), pp.9187-9192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0402909101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461252v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late quaternary paleoclimatology of the western equatorial Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomass burning and oceanic primary production estimates in the Sulu Sea area over the last 380 kyr and the East Asian monsoon dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Rosenthal</w:t>
+                <w:t xml:space="preserve">B Linsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">D Oppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dw Oppo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67 (18, 1), pp.A401</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 201 (1), pp.53--65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460385v1</w:t>
+                <w:t xml:space="preserve">hal-01461252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-scale dynamics of the East Asian winter monsoon during the last 200,000 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Late quaternary paleoclimatology of the western equatorial Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dw Oppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bk Linsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (18, 1), pp.A401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460389v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Millennial-scale dynamics of the East Asian winter monsoon during the last 200,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bk Linsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dannenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (5), pp.491-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000PA000557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ENSO-like forcing on oceanic primary production during the Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ac Mix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ng Pisias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 293 (5539), pp.2440-2444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.293.5539.2440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6755,1861 +6889,1861 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological responses of planktonic foraminifera and pteropods to sapropel formation in the eastern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTAMINATION BY MICROPLASTICS IN THE BAY OF MARSEILLE (Gulf of Lion, France): AN INTEGRATIVE DIAGNOSIS FROM THE SURFACE TO THE SEAFLOOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Alcaïno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristèle Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-1516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new combination of automated detection and classification of Mediterranean pollen grains from annual pollen traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection and classification of Mediterranean pollen grains: application to the wild and domesticated grapevine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalynoS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paestum, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental controls of size distribution of modern planktonic foraminifera in the equatorial Indian ocean: A calibration study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indian-Atlantic subsurface- and deep-water mass exchange over the past 600 kyrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Perez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.7050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic recognition of microfossils using convolutionnal neural networks : applications of a high-throughput workflow for paleoceanographic reconstructions and biostratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic foraminifera response to climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the response of planktonic foraminifera biodiversity to multiple climatic stressors (FORCIS database)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online-Everywhere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminiferal tracers of Indian-Atlantic interocean exchange during the last 600 kyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N Pérez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, online, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-3037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic calcareous nannofossil biostratigraphy using the latest version of SYRACO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated recognition and picking of foraminifera using the MiSo (microfossil sorter) prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for picking of foraminifera using convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropaleontological Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing past climatic changes using deep sea microfossils and neural network classification: a citizen science experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravalason Holy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Merer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quaternary Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput micropaleontology using an automated system for recognition and picking of foraminifera based on convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropalaeontological Society Conference 2019 - Biostratigraphy: A 21st Century Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for image−based identification of foraminifera using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forams Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8619,1484 +8753,1484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-sea benthic foraminiferal faunas and elemental composition to monitor ecosystem recovery after decades of bauxite residue disposal in Cassidaigne canyon (NW Mediterranean sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sepulcre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deny Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-993b72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Figus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FORCIS project (Foraminifera Response to Climatic Stress: evaluating biodiversity changes of calcifying zooplankton in response to multiple stressors), and Mediterranean context for the response of planktonic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Graham Mortyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for recognition and picking of foraminifera using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnya Pratiwi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quaternary Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A (working) automated system for recognition and picking of foraminifera using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnya Pratiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial Paleo−ENSO Dynamics Using Individual Foraminifera Morphometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating biodiversity changes of planktonic foraminifera in response to multiple stressors since the 1950’s : the FORCIS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORAMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Science Festival for Pupils in Environmental Sciences: the Example of “La Fête de la Science de l’Arbois” in Aix en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRST – Foraminifera Image Recognition and Sorting Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Climats et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of LGM tropical SST anomalies from Mg/Ca and UK37’ using the SENSETROP database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kienast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group Sensetrop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Last Glacial Tropical SST Anomalies from Mg/Ca and UK37’ to Constrain Climate Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kienast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward automated picking of foraminifera ? – the FIRST (Foraminifera Image Recognition and Sorting Tool) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium First</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10106,156 +10240,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre Blanc - Paléoclimats et Paléoenvironnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 147 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10265,130 +10399,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de tri particulaire, et installation et procédé de tri et de caractérisation particulaire associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eloi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3122586B1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04198067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10398,152 +10532,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">forcis: Handle the FORCIS Foraminifera Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7390791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10553,366 +10687,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micropaléontologie à l’ère de l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Godbillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gramoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Distribution of Modern Planktonic Foraminifera in the tropical Indian Ocean: Environmental Controls and Paleo-reconstruction Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new automated radiolarian image acquisition, stacking, processing, segmentation, and identification workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ros Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10922,147 +11056,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective océan-atmosphère 2023-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National des Sciences de l'Univers. 2023, 135p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11072,114 +11206,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique climatique de l'océan Pacifique ouest équatorial au cours du Pléistocène récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université de droit, d'économie et des sciences - Aix-Marseille III, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11326,51 +11460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Manceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fentimen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adebayo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024PA005053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Y Su&#225;rez-Ibarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vieira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F Frozza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela L Palhano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61551/gsjfr.55.3.320" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meilland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert&#8208;jan Brummer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10637" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B Chalk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08191-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02264-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Adebayo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010586" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03793683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.827962" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kitchener" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67481-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106347" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnya Pratiwi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-39-183-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina F&#252;llberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Brummer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225246" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Friedrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003412" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Smart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jentzen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2018.10.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02989914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ishitani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.286" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watanabe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wiebe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2010.09.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFV3HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001514" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Andreasen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sosdian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perron-Cashman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lear" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001124" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248825v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Schultz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15986" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587766v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Sonia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg Forcis Working Group" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002707v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556630v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gally" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998019v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18067" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravalason Holy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Merer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622196v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gely" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-993b72" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002713v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graham Mortyn" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536384v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuentes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534265v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536387v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Group Sensetrop" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534258v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536388v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium First" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198067v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brutti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eloi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103254v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7390791" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353293v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoulle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016385v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Marchant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008934v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meilland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan A Brummer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graham Mortyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-195-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09217" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Manceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fentimen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102518" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adebayo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024PA005053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Y Su&#225;rez-Ibarra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vieira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F Frozza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela L Palhano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61551/gsjfr.55.3.320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert&#8208;jan Brummer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B Chalk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08191-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02264-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Adebayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010586" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03793683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.827962" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kitchener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67481-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106347" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnya Pratiwi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-39-183-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina F&#252;llberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Brummer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225246" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Friedrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003412" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Smart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jentzen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2018.10.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02989914v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ishitani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.286" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watanabe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wiebe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2010.09.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFV3HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001514" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Andreasen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sosdian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perron-Cashman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lear" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001124" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Schultz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15986" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587766v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002720v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Sonia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg Forcis Working Group" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002707v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3037" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556630v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gally" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536385v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravalason Holy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Merer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002728v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534272v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622196v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gely" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-993b72" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002713v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536384v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536403v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534275v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuentes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534269v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534278v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534265v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Group Sensetrop" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536388v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium First" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198067v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brutti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eloi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103254v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7390791" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353293v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoulle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Marchant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>