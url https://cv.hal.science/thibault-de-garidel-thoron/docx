--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -100,1147 +100,1147 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the global distribution and diversity of modern planktonic foraminifera from the FORCIS database</w:t>
+                <w:t xml:space="preserve">Automated identification of fossil benthic foraminifera from the Peruvian margin using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+                <w:t xml:space="preserve">Sikandar Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Meilland</w:t>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert-Jan A Brummer</w:t>
+                <w:t xml:space="preserve">Jorge Cardich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Graham Mortyn</w:t>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 45 (1), pp.195-217. </w:t>
+              <w:t xml:space="preserve">, 2026, 45 (1), pp.95-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/jm-45-195-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/jm-45-95-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564064v1</w:t>
+                <w:t xml:space="preserve">hal-05554842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of fossil benthic foraminifera from the Peruvian margin using convolutional neural networks</w:t>
+                <w:t xml:space="preserve">Reassessment of the global distribution and diversity of modern planktonic foraminifera from the FORCIS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sikandar Hayat</w:t>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Elliot</w:t>
+                <w:t xml:space="preserve">Julie Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Cardich</w:t>
+                <w:t xml:space="preserve">Geert-Jan A Brummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">P. Graham Mortyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 45 (1), pp.95-116. </w:t>
+              <w:t xml:space="preserve">, 2026, 45 (1), pp.195-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/jm-45-95-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/jm-45-195-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554842v1</w:t>
+                <w:t xml:space="preserve">hal-05564064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">forcis: An R package for accessing, handling and analysing the FORCIS database</w:t>
+                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Casajus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Joost de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Greco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Robert Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (114), pp.9217. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.09217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312691v1</w:t>
+                <w:t xml:space="preserve">hal-05332107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
+                <w:t xml:space="preserve">Insights into the spatial and vertical distribution of extant planktonic foraminifera in the Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+                <w:t xml:space="preserve">Rose Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Langer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+                <w:t xml:space="preserve">Eelco Rohling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost de Vries</w:t>
+                <w:t xml:space="preserve">Robin Fentimen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Robert Gray</w:t>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.102518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332107v1</w:t>
+                <w:t xml:space="preserve">hal-05302722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the spatial and vertical distribution of extant planktonic foraminifera in the Bay of Bengal</w:t>
+                <w:t xml:space="preserve">Planktonic foraminifera test size dictated by conditions in life and post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Jaime Y Suárez-Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelco Rohling</w:t>
+                <w:t xml:space="preserve">Ingrid Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Fentimen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Cristiane F Frozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmela L Palhano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (3), pp.320-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61551/gsjfr.55.3.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302722v1</w:t>
+                <w:t xml:space="preserve">hal-05188398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of New and Established Foraminiferal Dissolution Proxies in Tropical Indian Ocean Deep‐Sea Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (6), pp.e2024PA005053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024PA005053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic foraminifera test size dictated by conditions in life and post-mortem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Vieira</w:t>
+                <w:t xml:space="preserve">Camille Godbillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane F Frozza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+                <w:t xml:space="preserve">Baptiste Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâmela L Palhano</w:t>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61551/gsjfr.55.3.320⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188398v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">forcis: An R package for accessing, handling and analysing the FORCIS database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Beaufort</w:t>
+                <w:t xml:space="preserve">Xavier Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristele Chevalier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mattia Greco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (114), pp.9217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.09217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208880v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size normalizing planktonic Foraminifera abundance in the water column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert‐jan Brummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1425,77 +1425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating is not enough for modern planktonic foraminifera in a changing ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sulpis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1559,90 +1559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method for the Detection of Siliceous Microfossils on Sediment Microscope Slides Using Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Godbillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1955,632 +1955,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FORCIS database: A global census of planktonic Foraminifera from ocean waters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Controls of Size Distribution of Modern Planktonic Foraminifera in the Tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+                <w:t xml:space="preserve">Michael B Adebayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara T Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02264-2⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022gc010586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04198321v1</w:t>
+                <w:t xml:space="preserve">hal-04087217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Controls of Size Distribution of Modern Planktonic Foraminifera in the Tropical Indian Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
+                <w:t xml:space="preserve">The FORCIS database: A global census of planktonic Foraminifera from ocean waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Conrod</w:t>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (4), </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022gc010586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02264-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04087217v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Foraminiferal Response to Climate Stressors Project: Tracking the Community Response of Planktonic Foraminifera to Historical Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Lukas Jonkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.827962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+                <w:t xml:space="preserve">insu-03793683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Foraminiferal Response to Climate Stressors Project: Tracking the Community Response of Planktonic Foraminifera to Historical Climate Change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Meilland</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Jonkers</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.827962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03793683v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking zooplankton time series to the fossil record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Jonkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kitchener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2759,511 +2763,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale trace metal imprinting of biocalcification of planktic foraminifers by Toba’s super‑eruption</w:t>
+                <w:t xml:space="preserve">Technical note: A new automated radiolarian image acquisition, stacking, processing, segmentation and identification workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lemelle</w:t>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wout de Nolf</w:t>
+                <w:t xml:space="preserve">Giuseppe Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67481-w⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.2415 - 2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-2415-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867755v1</w:t>
+                <w:t xml:space="preserve">hal-03038635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fabric of Bengal fan sediments: Holocene record of sedimentary processes and turbidite activity from the Ganges-Brahmaputra river system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Moreno</w:t>
+                <w:t xml:space="preserve">Kelly Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 430, pp.106347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: A new automated radiolarian image acquisition, stacking, processing, segmentation and identification workflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale trace metal imprinting of biocalcification of planktic foraminifers by Toba’s super‑eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lemelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Simionovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Tetard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ross Marchant</w:t>
+                <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Cortese</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Wout de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16, pp.2415 - 2429. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-2415-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67481-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038635v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated analysis of foraminifera fossil records by image classification using a convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnya Pratiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp.183-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3323,64 +3327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3470,64 +3474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Füllberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Brummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Jonkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (12), pp.e0225246. </w:t>
@@ -3565,51 +3569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Atlantic mid-latitude surface-circulation changes through the Plio-Pleistocene intensification of northern hemisphere glaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (11), pp.1186-1205. </w:t>
@@ -3699,90 +3703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in planktonic foraminifer research: New perspectives for paleoceanography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandi Smart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jentzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Jonkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3794,3450 +3798,3462 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (3-4), pp.113-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmic.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Databases for sea surface paleotemperature based on geochemical proxies from marine sediments: implications for model-data comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Contoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.201 - 216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.8034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès K.M. Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate F Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurika Ujiié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive shoaling of the equatorial Pacific thermocline over the last eight glacial periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiming Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre W. Droxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crucifix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (5), pp.439-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014PA002696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurika Ujiié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological modeling of the temperature dependence of cryptic species of planktonic Foraminifera in the Southern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 391, pp.13-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Aurahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ujiie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal differentiation among pelagic populations in a planktic foraminifer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurika Ujiié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Ishitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (7), pp.1725-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ruiz-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 476 (7358), pp.80-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coiling dimorphism within a genetic type of the planktonic foraminifer Globorotalia truncatulinoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurika Ujiié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wiebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 77 (3-4), pp.145-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marmicro.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological recognition of cryptic species in the planktonic foraminifer Orbulina universa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ujiie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (3-4), pp.148-165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-latitude hydrological cycle and rapid climate changes during the last deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.Q05N12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006GC001514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiproxy assessment of the western equatorial Pacific hydrography during the last 30 kyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yair Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006PA001269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelity of radially viewed ICP-OES and magnetic-sector ICP-MS measurement of Mg/Ca and Sr/Ca ratios in marine biogenic carbonates: Are they trustworthy together?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dh Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sosdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Perron-Cashman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Lear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.Q10P18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005GC001124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for multiple paleomagnetic intensity lows between 30 and 50 ka BP from a western Equatorial Pacific sedimentary sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cl Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (9-10), pp.1039-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable sea surface temperatures in the western Pacific warm pool over the past 1.75 million years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron-de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 433 (7023), pp.294-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature03189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for large methane releases to the atmosphere from deep-sea gas-hydrate dissociation during the last glacial episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (25), pp.9187-9192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0402909101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning and oceanic primary production estimates in the Sulu Sea area over the last 380 kyr and the East Asian monsoon dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Late quaternary paleoclimatology of the western equatorial Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dw Oppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bk Linsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 201 (1), pp.53--65</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (18, 1), pp.A401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461252v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late quaternary paleoclimatology of the western equatorial Pacific</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Biomass burning and oceanic primary production estimates in the Sulu Sea area over the last 380 kyr and the East Asian monsoon dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dw Oppo</w:t>
+                <w:t xml:space="preserve">B Linsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bk Linsley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Oppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67 (18, 1), pp.A401</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 201 (1), pp.53--65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460385v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-scale dynamics of the East Asian winter monsoon during the last 200,000 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">ENSO-like forcing on oceanic primary production during the Late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S Dannenmann</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac Mix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ng Pisias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000PA000557⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 293 (5539), pp.2440-2444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.293.5539.2440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460389v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSO-like forcing on oceanic primary production during the Late Pleistocene</w:t>
+                <w:t xml:space="preserve">Millennial-scale dynamics of the East Asian winter monsoon during the last 200,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ng Pisias</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bk Linsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dannenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.293.5539.2440⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (5), pp.491-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000PA000557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460388v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological responses of planktonic foraminifera and pteropods to sapropel formation in the eastern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTAMINATION BY MICROPLASTICS IN THE BAY OF MARSEILLE (Gulf of Lion, France): AN INTEGRATIVE DIAGNOSIS FROM THE SURFACE TO THE SEAFLOOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Alcaïno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristèle Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-1516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new combination of automated detection and classification of Mediterranean pollen grains from annual pollen traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,113 +7272,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection and classification of Mediterranean pollen grains: application to the wild and domesticated grapevine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,1369 +7397,1369 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalynoS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paestum, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls of size distribution of modern planktonic foraminifera in the equatorial Indian ocean: A calibration study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Automatic recognition of microfossils using convolutionnal neural networks : applications of a high-throughput workflow for paleoceanographic reconstructions and biostratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536398v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian-Atlantic subsurface- and deep-water mass exchange over the past 600 kyrs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls of size distribution of modern planktonic foraminifera in the equatorial Indian ocean: A calibration study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Adebayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Perez-Asensio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. T. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541193v1</w:t>
+                <w:t xml:space="preserve">hal-03536398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic recognition of microfossils using convolutionnal neural networks : applications of a high-throughput workflow for paleoceanographic reconstructions and biostratigraphy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Indian-Atlantic subsurface- and deep-water mass exchange over the past 600 kyrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Perez-Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.7050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587766v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic foraminifera response to climatic changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Assessing the response of planktonic foraminifera biodiversity to multiple climatic stressors (FORCIS database)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Conference on Marine Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online-Everywhere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002720v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the response of planktonic foraminifera biodiversity to multiple climatic stressors (FORCIS database)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Foraminiferal tracers of Indian-Atlantic interocean exchange during the last 600 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José N Pérez-Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, online, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-3037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002707v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal tracers of Indian-Atlantic interocean exchange during the last 600 kyr</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Automatic calcareous nannofossil biostratigraphy using the latest version of SYRACO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, online, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541645v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic calcareous nannofossil biostratigraphy using the latest version of SYRACO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+                <w:t xml:space="preserve">Automated recognition and picking of foraminifera using the MiSo (microfossil sorter) prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gally</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556630v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated recognition and picking of foraminifera using the MiSo (microfossil sorter) prototype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Planktonic foraminifera response to climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaabane Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Gally</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Auckland, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998019v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for picking of foraminifera using convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropaleontological Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing past climatic changes using deep sea microfossils and neural network classification: a citizen science experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravalason Holy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Merer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quaternary Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput micropaleontology using an automated system for recognition and picking of foraminifera based on convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micropalaeontological Society Conference 2019 - Biostratigraphy: A 21st Century Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for image−based identification of foraminifera using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forams Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8753,678 +8769,678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-sea benthic foraminiferal faunas and elemental composition to monitor ecosystem recovery after decades of bauxite residue disposal in Cassidaigne canyon (NW Mediterranean sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sepulcre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deny Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-993b72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Figus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FORCIS project (Foraminifera Response to Climatic Stress: evaluating biodiversity changes of calcifying zooplankton in response to multiple stressors), and Mediterranean context for the response of planktonic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Graham Mortyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for recognition and picking of foraminifera using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnya Pratiwi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quaternary Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A (working) automated system for recognition and picking of foraminifera using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnya Pratiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9439,798 +9455,798 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial Paleo−ENSO Dynamics Using Individual Foraminifera Morphometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating biodiversity changes of planktonic foraminifera in response to multiple stressors since the 1950’s : the FORCIS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORAMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Science Festival for Pupils in Environmental Sciences: the Example of “La Fête de la Science de l’Arbois” in Aix en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST – Foraminifera Image Recognition and Sorting Tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of LGM tropical SST anomalies from Mg/Ca and UK37’ using the SENSETROP database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kienast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Group Sensetrop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Climats et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
+              <w:t xml:space="preserve">International Congress of Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534265v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of LGM tropical SST anomalies from Mg/Ca and UK37’ using the SENSETROP database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of Last Glacial Tropical SST Anomalies from Mg/Ca and UK37’ to Constrain Climate Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kienast</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Group Sensetrop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Paleoceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536387v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Last Glacial Tropical SST Anomalies from Mg/Ca and UK37’ to Constrain Climate Sensitivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">FIRST – Foraminifera Image Recognition and Sorting Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">Journées Climats et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534258v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward automated picking of foraminifera ? – the FIRST (Foraminifera Image Recognition and Sorting Tool) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium First</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10240,156 +10256,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre Blanc - Paléoclimats et Paléoenvironnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 147 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10399,130 +10415,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de tri particulaire, et installation et procédé de tri et de caractérisation particulaire associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3122586B1. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04198067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10532,152 +10548,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">forcis: Handle the FORCIS Foraminifera Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7390791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10687,366 +10703,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micropaléontologie à l’ère de l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Godbillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gramoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Distribution of Modern Planktonic Foraminifera in the tropical Indian Ocean: Environmental Controls and Paleo-reconstruction Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new automated radiolarian image acquisition, stacking, processing, segmentation, and identification workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ros Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11056,147 +11072,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective océan-atmosphère 2023-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National des Sciences de l'Univers. 2023, 135p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11206,114 +11222,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique climatique de l'océan Pacifique ouest équatorial au cours du Pléistocène récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université de droit, d'économie et des sciences - Aix-Marseille III, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11460,51 +11476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meilland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan A Brummer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graham Mortyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-195-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09217" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Manceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fentimen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102518" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adebayo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024PA005053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Y Su&#225;rez-Ibarra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vieira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F Frozza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela L Palhano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61551/gsjfr.55.3.320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert&#8208;jan Brummer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B Chalk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08191-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02264-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Adebayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010586" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03793683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.827962" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kitchener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67481-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106347" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnya Pratiwi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-39-183-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina F&#252;llberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Brummer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225246" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Friedrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003412" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Smart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jentzen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2018.10.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02989914v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ishitani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.286" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watanabe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wiebe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2010.09.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFV3HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001514" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Andreasen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sosdian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perron-Cashman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lear" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001124" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Schultz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15986" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587766v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002720v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Sonia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg Forcis Working Group" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002707v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3037" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556630v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gally" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536385v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravalason Holy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Merer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002728v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534272v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622196v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gely" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-993b72" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002713v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536384v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536403v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534275v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuentes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534269v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534278v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534265v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Group Sensetrop" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536388v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium First" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198067v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brutti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eloi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103254v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7390791" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353293v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoulle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Marchant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meilland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan A Brummer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graham Mortyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-195-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Manceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fentimen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102518" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Y Su&#225;rez-Ibarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F Frozza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela L Palhano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61551/gsjfr.55.3.320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adebayo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024PA005053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert&#8208;jan Brummer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B Chalk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08191-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Adebayo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010586" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02264-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03793683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.827962" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kitchener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106347" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67481-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnya Pratiwi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-39-183-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina F&#252;llberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Brummer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225246" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Friedrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003412" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Smart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jentzen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2018.10.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6V7MPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02989914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866864v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ishitani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.286" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watanabe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wiebe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2010.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFV3HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001514" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Andreasen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sosdian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perron-Cashman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lear" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001124" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248825v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Schultz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15986" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536398v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002707v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Sonia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg Forcis Working Group" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3037" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556630v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gally" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravalason Holy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Merer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622196v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gely" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-993b72" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002713v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536384v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536403v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534275v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuentes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534269v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Group Sensetrop" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534265v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536388v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium First" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198067v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brutti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eloi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103254v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7390791" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Marchant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>