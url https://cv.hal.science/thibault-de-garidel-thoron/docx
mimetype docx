--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
+                <w:t xml:space="preserve">Planktonic foraminifera test size dictated by conditions in life and post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+                <w:t xml:space="preserve">Jaime Y Suárez-Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Langer</w:t>
+                <w:t xml:space="preserve">Ingrid Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane F Frozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Robert Gray</w:t>
+                <w:t xml:space="preserve">Pâmela L Palhano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (3), pp.320-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61551/gsjfr.55.3.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332107v1</w:t>
+                <w:t xml:space="preserve">hal-05188398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the spatial and vertical distribution of extant planktonic foraminifera in the Bay of Bengal</w:t>
+                <w:t xml:space="preserve">Calcifying plankton: From biomineralization to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelco Rohling</w:t>
+                <w:t xml:space="preserve">Gerald Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Fentimen</w:t>
+                <w:t xml:space="preserve">Joost de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">William Robert Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 201, pp.102518. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6771), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adq8520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302722v1</w:t>
+                <w:t xml:space="preserve">hal-05332107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic foraminifera test size dictated by conditions in life and post-mortem</w:t>
+                <w:t xml:space="preserve">Insights into the spatial and vertical distribution of extant planktonic foraminifera in the Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Y Suárez-Ibarra</w:t>
+                <w:t xml:space="preserve">Rose Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Vieira</w:t>
+                <w:t xml:space="preserve">Eelco Rohling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane F Frozza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+                <w:t xml:space="preserve">Robin Fentimen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâmela L Palhano</w:t>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (3), pp.320-335. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.102518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61551/gsjfr.55.3.320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188398v1</w:t>
+                <w:t xml:space="preserve">hal-05302722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of New and Established Foraminiferal Dissolution Proxies in Tropical Indian Ocean Deep‐Sea Sediments</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (6), pp.e2024PA005053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Greco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1170,51 +1170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size normalizing planktonic Foraminifera abundance in the water column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,295 +1419,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating is not enough for modern planktonic foraminifera in a changing ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Meilland</w:t>
+                <w:t xml:space="preserve">A New Method for the Detection of Siliceous Microfossils on Sediment Microscope Slides Using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Godbillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sulpis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas B Chalk</w:t>
+                <w:t xml:space="preserve">Ross Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08191-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JG008047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jg008047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784711v1</w:t>
+                <w:t xml:space="preserve">hal-04709563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for the Detection of Siliceous Microfossils on Sediment Microscope Slides Using Convolutional Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Godbillot</w:t>
+                <w:t xml:space="preserve">Migrating is not enough for modern planktonic foraminifera in a changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sulpis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Marchant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Gally</w:t>
+                <w:t xml:space="preserve">Thomas B Chalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JG008047. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 636 (8042), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jg008047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08191-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709563v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t>
               </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara T Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,51 +2108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FORCIS database: A global census of planktonic Foraminifera from ocean waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,51 +2233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Foraminiferal Response to Climate Stressors Project: Tracking the Community Response of Planktonic Foraminifera to Historical Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kitchener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2782,90 +2782,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: A new automated radiolarian image acquisition, stacking, processing, segmentation and identification workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.2415 - 2429. </w:t>
@@ -3171,51 +3171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated analysis of foraminifera fossil records by image classification using a convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnya Pratiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp.183-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3314,64 +3314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated recognition by multiple convolutional neural networks of modern, fossil, intact and damaged pollen grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,307 +3563,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Atlantic mid-latitude surface-circulation changes through the Plio-Pleistocene intensification of northern hemisphere glaciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Bolton</w:t>
+                <w:t xml:space="preserve">Advances in planktonic foraminifer research: New perspectives for paleoceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Bailey</w:t>
+                <w:t xml:space="preserve">Sandi Smart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Friedrich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Anna Jentzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Jonkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (3-4), pp.113-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2018.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018PA003412⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884463v1</w:t>
+                <w:t xml:space="preserve">hal-02091055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in planktonic foraminifer research: New perspectives for paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+                <w:t xml:space="preserve">North Atlantic mid-latitude surface-circulation changes through the Plio-Pleistocene intensification of northern hemisphere glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandi Smart</w:t>
+                <w:t xml:space="preserve">Ian Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Jentzen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Morard</w:t>
+                <w:t xml:space="preserve">Oliver Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (11), pp.1186-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018PA003412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091055v1</w:t>
+                <w:t xml:space="preserve">hal-01884463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Databases for sea surface paleotemperature based on geochemical proxies from marine sediments: implications for model-data comparisons</w:t>
               </w:r>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurika Ujiié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,51 +5127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t>
@@ -5235,51 +5235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahdi Bendif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coiling dimorphism within a genetic type of the planktonic foraminifer Globorotalia truncatulinoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurika Ujiié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ujiie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (3-4), pp.148-165. </w:t>
@@ -5963,51 +5963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Perron-Cashman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Lear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.Q10P18. </w:t>
@@ -6071,51 +6071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cl Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (9-10), pp.1039-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6932,51 +6932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological responses of planktonic foraminifera and pteropods to sapropel formation in the eastern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,64 +7433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic recognition of microfossils using convolutionnal neural networks : applications of a high-throughput workflow for paleoceanographic reconstructions and biostratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,77 +7554,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental controls of size distribution of modern planktonic foraminifera in the equatorial Indian ocean: A calibration study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7701,51 +7701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the response of planktonic foraminifera biodiversity to multiple climatic stressors (FORCIS database)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7917,51 +7917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N Pérez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,64 +8051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,64 +8146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated recognition and picking of foraminifera using the MiSo (microfossil sorter) prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8289,51 +8289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic foraminifera response to climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaabane Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8371,64 +8371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for picking of foraminifera using convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8466,90 +8466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing past climatic changes using deep sea microfossils and neural network classification: a citizen science experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravalason Holy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Merer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quaternary Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8574,64 +8574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput micropaleontology using an automated system for recognition and picking of foraminifera based on convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8669,64 +8669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for image−based identification of foraminifera using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forams Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8969,51 +8969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Figus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t>
@@ -9081,51 +9081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9180,51 +9180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FORCIS project (Foraminifera Response to Climatic Stress: evaluating biodiversity changes of calcifying zooplankton in response to multiple stressors), and Mediterranean context for the response of planktonic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Graham Mortyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9262,64 +9262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for recognition and picking of foraminifera using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,64 +9370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A (working) automated system for recognition and picking of foraminifera using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9491,64 +9491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial Paleo−ENSO Dynamics Using Individual Foraminifera Morphometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9612,51 +9612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating biodiversity changes of planktonic foraminifera in response to multiple stressors since the 1950’s : the FORCIS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wg Forcis Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9694,51 +9694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Science Festival for Pupils in Environmental Sciences: the Example of “La Fête de la Science de l’Arbois” in Aix en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9802,51 +9802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of LGM tropical SST anomalies from Mg/Ca and UK37’ using the SENSETROP database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9936,51 +9936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Last Glacial Tropical SST Anomalies from Mg/Ca and UK37’ to Constrain Climate Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10031,64 +10031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRST – Foraminifera Image Recognition and Sorting Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10156,51 +10156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward automated picking of foraminifera ? – the FIRST (Foraminifera Image Recognition and Sorting Tool) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium First</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10429,64 +10429,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de tri particulaire, et installation et procédé de tri et de caractérisation particulaire associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10614,51 +10614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7390791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10717,51 +10717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micropaléontologie à l’ère de l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Godbillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10844,51 +10844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adebayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10988,51 +10988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11099,51 +11099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective océan-atmosphère 2023-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11236,51 +11236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique climatique de l'océan Pacifique ouest équatorial au cours du Pléistocène récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université de droit, d'économie et des sciences - Aix-Marseille III, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11476,51 +11476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meilland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan A Brummer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graham Mortyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-195-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Manceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fentimen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102518" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Y Su&#225;rez-Ibarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F Frozza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela L Palhano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61551/gsjfr.55.3.320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adebayo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024PA005053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert&#8208;jan Brummer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B Chalk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08191-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Adebayo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010586" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02264-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03793683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.827962" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kitchener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106347" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67481-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnya Pratiwi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-39-183-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina F&#252;llberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Brummer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225246" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Friedrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003412" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Smart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jentzen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2018.10.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6V7MPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02989914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866864v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ishitani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.286" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watanabe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wiebe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2010.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFV3HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001514" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Andreasen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sosdian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perron-Cashman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lear" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001124" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248825v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Schultz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15986" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536398v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002707v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Sonia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg Forcis Working Group" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3037" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556630v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gally" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravalason Holy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Merer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622196v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gely" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-993b72" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002713v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536384v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536403v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534275v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuentes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534269v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Group Sensetrop" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534265v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536388v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium First" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198067v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brutti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eloi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103254v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7390791" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Marchant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Hayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-95-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meilland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan A Brummer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graham Mortyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-45-195-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Y Su&#225;rez-Ibarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vieira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane F Frozza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela L Palhano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61551/gsjfr.55.3.320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Langer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost de Vries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq8520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Manceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fentimen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adebayo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024PA005053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Greco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert&#8208;jan Brummer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B Chalk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08191-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Adebayo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010586" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02264-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03793683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.827962" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kitchener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106347" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67481-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnya Pratiwi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-39-183-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina F&#252;llberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Brummer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225246" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Smart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jentzen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2018.10.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6V7MPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Friedrich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003412" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02989914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866864v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Ishitani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.286" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Watanabe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wiebe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2010.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDFV3HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001514" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Andreasen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sosdian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perron-Cashman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lear" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001124" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248825v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Schultz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15986" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536398v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002707v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Sonia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg Forcis Working Group" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3037" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556630v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gally" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravalason Holy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Merer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622196v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gely" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-993b72" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002713v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536384v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536403v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534275v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuentes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534269v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Group Sensetrop" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534265v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536388v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium First" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198067v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brutti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eloi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103254v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7390791" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Marchant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>