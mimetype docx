--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault de Swarte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte Agrégé de l'Université de classe exceptionnelleMaître de Conférences honoraire en sciences de gestion (IMT Atlantique),Habilité à Diriger des Recherches    </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-de-swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0598-8965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06711797X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et Intelligence Artificielle : quelle acceptation de l’IA par « l’intelligence émotionnelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Éditions Spéciales &amp; Hors-Séries, « L’Intelligence Artificielle » L’Humain et la Psychanalyse au sein des organisations et des institutions. Opportunité ou Menace ? (N° 1 [Octobre 2019], N° Spécial « IA » EXCELIA Business School La Rochelle), pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for ethical Artificial Intelligence and the question of embedding moral and ethical principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robotics &amp; Mechanical Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32474/ARME.2019.02.000136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence, ethics and human values : the cases of military drones and companion robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boufous Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Escalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.291-296. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10015-019-00525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de la « nouvelle économie » : quels apports de Lacan et Žižek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’éthique du « Souverain Bien » Une relation avec l’angoisse de la mise en mouvement …., 12, pp.133-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de valeurs humaines : le cas des vertus dans les jeux hédoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.519-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du développement du numérique au sein des organisations - Prolégomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 06/2015, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du symbolique et psychanalyse organisationnelle : Lacan et le cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dichotomie de l’être et malêtre au sein des organisations, 10, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la peur, nouveaux médias et uberisation: du bon &amp;quot;usage&amp;quot; des technologies de l'information par &amp;quot;l'Etat islamique&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maux pour le dire, proposition d'une méthode lacanienne d'analyse du travail du sens dans une organisation high tech (1990-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05, pp.305 - 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'innovation et technologies de la mobilité : une mise en perspective de cas Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.141 - 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques, le marketing et la question de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'intelligence rationnelle abîme les compétences des salariés : une organisation high tech et la question de l'imaginaire (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstices entre sciences de gestion, sciences de l'ingénieur et psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume XVII (2011/43), pp.333 - 346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people in France and their uses of computer : a potential space ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le monde numérique: espace potentiel versus espace réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management, les technologies de la communication et la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.19 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre networks et la bulle Internet espagnole : une analyse à froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du management technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.113 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lacanian organizational perspective on a high tech company : the case of personal assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.37 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréciation du personnel et la qualité de la relation managériale à la lumière de la psychnalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.55 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lacanian Organizational Perspective on a High Tech Company : the case of Personnel Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.37 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse de la dette des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôleur de gestion, l'ingénieur et le psychanalyste : l'apport de la psychanalyse organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.83 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation, la crise financière et les opérateurs de télécoms : une mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saint-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de la filière comptabilité du contrôle de gestion de France Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 9, pp.11 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et ruptures individuelles ou organisationnelles : une perspective psychanalytique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.27 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet age and the role of telecommunication operators: the case of France Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1/2), pp.176 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion MCI-Worldcom : partie de monopoly ou modèle entrepreuneurial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.183 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching european management to student business engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (4), pp.465 - 474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and management: the strange meeting of two concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Managerial Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (7), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02683949810239231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : un regard partagé sur la performance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27, pp.49 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures et la gestion des ressources humaines des opérateurs de télécommunications européens face à la déréglementation du secteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom's culture and organisation: a competitive advantage for European competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FITCE FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications et aménagement du territoire : dirigisme ou hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.199 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : entre concurrence et fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 19, pp.199 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion bancaire et société de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pluchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emprise des réseaux sociaux numériques. Déterminisme et impact des nouvelles formes de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Psychanalyse et Management, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biais algorithmiques, fatalité ou symptôme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biais de l'intelligence humaine et de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Psychanalyse et Management, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et IA : quelle acceptation de l’IA par « l’intelligence émotionnelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’IA, l’Humain et la Psychanalyse : l’Intelligence Artificielle, opportunité ou menace pour l’Humain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au changement et résilience organisationnelle : le cas de France Telecom (1994-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance au changement &amp; résilience organisationnelle : mise en perspective du couplage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing reflexivity in management education coaching experiences in light of Lacanian psychoanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffayet-Davroult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing Reflexivity: The Case of Coaching in Management Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, University of St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et intelligence artificielle : quels systèmes de transports en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Tech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of collaborative platforms, a comprehensive study : the case of BlaBlaCar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Maël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thoorens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSOUIN Digital Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, social values and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum ESOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence, ethics and human values : the cases of military drones and companion robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bousouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Escalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AROB 23rd Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Beppu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, social values and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing science : toward new horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan et le discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redéfinir la stratégie au-delà de la coopération et de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated killing in the digital era: a psychoanalytical reflection on warfare drones and related ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritta Baddoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2016 : 33rd annual meeting: Ethical Dilemmas in Our Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Granada, Spain. pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan and the discourse of management control : elaborations based on a French high tech company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : European Academy of Management EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.1 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could robots contribute to social well being? A psychoanalytical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2015 : International Society for the Psychoanalytical Study of Organizations : Toxic emotions, Organizational health and social well being: Psychoanalytic Understanding and Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. pp.1 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in a high tech company: a lacanian perspective on 'Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2013 : annual meeting of the International Society for the Psychoanalytical Study of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours du risque psychosocial : sociologie, psychanalyse et management appliqués au cas de la 'crise morale' de France Télécom (1998-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IP&amp;M-FBS Poitiers : contours et contournements du risque psychosocial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifiers and pain in a high tech organization : can Lacan be helpful for a better understanding ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESCP Europe : re-working Lacan at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots et maux au sein d'une organisation high tech : Lacan peut-il être utile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-working Lacan at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teens, students and their domestic uses of multimedia : second self, potential space or division of the subject ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2007 : Potential space as a source of creativity and terrifying anxiety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values and management knowledge : from an epistemological problem to a genealogical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening the Black Box : Moral Foundations of Management Knowledge, 13-14 Octobre, ESSEC, Cergy Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and management control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New psychanalytic responses in our work with organizations and society, ISPSO symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, Maryland, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational psychoanalysis and personnel assessment in a high tech company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The shadow of future : psychoanalytic perspectives on transformations in organizations and society, ISPSO symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Coesfeld, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien d'évaluation du personnel face à l'inconscient dans l'organisation : le cas Meganet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIe journées Psychanalyse &amp; Management, Ecole Supérieure de Commerce de Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines face à la pression technologique et organisationnelle : le cas des opérateurs historiques de télécommunications européens (1992-2002). Communication au colloque GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque GRH et Technologies (II). Centre d'Etudes et de Recherche Appliquée au Management (CERAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commerce électronique au commerce de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du commerce électronique au commerce de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Tampere, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : la skhizein et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Xèmes journées de l'Institut Psychanalyse &amp; Management, HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Jouy En Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrance, performance et éthique en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Journée d'étude de l'Institut Psychanalyse et Management, Le manager, quelle identité pour quelle performance ? ENSPTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole et le réseau : questions autour d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des neuvièmes journées Psychanalyse et Management, ENTPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet et l'organisation : quels outils de gestion pour quel management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRANSINFO 98, L'entreprise recomposée: l'effet réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom devient une société anonyme : une étude de cas de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7èmes Journées Nationales d'Etudes Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Toulouse, France. pp.239 - 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de typologie du couple entreprise-réseau à la rencontre des sciences de l'ingénieur et de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque connivences d'acteurs, contrats, coopérations et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Université Nancy Ii Et Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et contrat psychologique dans la firme : application au cas des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées nationales d'études Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Driven Management Control Systems : a Challenge for European Telecommunications Historical Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Telecommunications Society, Eleventh biennial conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical European Telecommunications Management System: a First Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Telecommunications Society, European Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management & Telecommunications: a Comparison Between British Telecom, Deutsche Telekom, France Telecom, Telecom Italia & Telefonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest speaker at Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Berkeley, Californie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de management des grands opérateurs de télécommunications européens: une approche psycho-sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Deuxièmes Rencontres Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Périgord, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom facing European competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euroworkshop, British Telecommunications Master's programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Milton Keynes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management control systems and strategic learning: closing the gap, lessons from the telecommunications operators experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second workshop on Accounting, Strategy and Control, European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom from cultural strategy to strategic culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire international de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European technology between laissez-faire and industrial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint PICT and JETS research seminar, University of Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Édimbourg, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle cybernétique de contrôle en environnement complexe : le cas des télécommunications en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Industrial Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : l'interaction entre la règle et le jeu au coeur de la modernisation du contrôle de gestion d'une organisation publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° colloque international de la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation stratégie-contrôle au sein d'une organisation publique : une lecture à 4 voix du cas de France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de comptabilité. Actes du 13° Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy and management : the case of telecom operators : British Telecom and France Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International conference of the International Telecommunications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction gestion dans l'entreprise et les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au séminaire conjoint ENST Bretagne-Institut Electrotechnique des Communications de St Petersbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, St Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et entreprise : ces deux concepts étrangers devraient-ils, étrangement, se rejoindre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Premières Journées Nationales d'Etudes Psychanalyse, Ethique et Management, groupe ESC Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Rennes, France. pp.90 - 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2019, Libres opinions, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique au sein des organisations, regards croisés sur les promesses et les réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault de Swarte. Editions Psychanalys et Management, 6-2015, 2017, Revue Psychanalyse &amp; Management, Daniel Bonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les plateformes numériques ? Entretien de Thibault de Swarte avec Nicolas Landrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.139-144, 2020, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire industrielle et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.69-92, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, management et dépendances au sein des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.279 - 310, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet et l'organisation : quels outils de gestion pour quel management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSINFO 3 : L'entreprise et l'effet réseau, ouvrage coordonné par Danièle Bretelle-Desmazières et Liliane Vézier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ADBS, Paris (communication présentée au colloque Transinfo en juin 1998), 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes et opérateurs de télécommunications européens : du rattrapage managerial à la psychanalyse organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'usages du service Mobim@ges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere de Saint Laon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); France Telecom, Division R&amp;D, Rennes (France Télécom). 2008, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Psychoanalysis and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Economie et Sciences Humaines (Institut Mines-Télécom-Télécom Bretagne). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de gestion et psychanalyse : Lacan, l'imaginaire et l'organisation high tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Rennes 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00784764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault de Swarte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte Agrégé de l'Université de classe exceptionnelleMaître de Conférences honoraire en sciences de gestion (IMT Atlantique),Habilité à Diriger des Recherches    </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-de-swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0598-8965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06711797X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence, ethics and human values : the cases of military drones and companion robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boufous Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Escalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.291-296. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10015-019-00525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for ethical Artificial Intelligence and the question of embedding moral and ethical principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robotics &amp; Mechanical Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32474/ARME.2019.02.000136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et Intelligence Artificielle : quelle acceptation de l’IA par « l’intelligence émotionnelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Éditions Spéciales &amp; Hors-Séries, « L’Intelligence Artificielle » L’Humain et la Psychanalyse au sein des organisations et des institutions. Opportunité ou Menace ? (N° 1 [Octobre 2019], N° Spécial « IA » EXCELIA Business School La Rochelle), pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de valeurs humaines : le cas des vertus dans les jeux hédoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.519-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de la « nouvelle économie » : quels apports de Lacan et Žižek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’éthique du « Souverain Bien » Une relation avec l’angoisse de la mise en mouvement …., 12, pp.133-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du développement du numérique au sein des organisations - Prolégomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 06/2015, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du symbolique et psychanalyse organisationnelle : Lacan et le cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dichotomie de l’être et malêtre au sein des organisations, 10, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la peur, nouveaux médias et uberisation: du bon &amp;quot;usage&amp;quot; des technologies de l'information par &amp;quot;l'Etat islamique&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maux pour le dire, proposition d'une méthode lacanienne d'analyse du travail du sens dans une organisation high tech (1990-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05, pp.305 - 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'innovation et technologies de la mobilité : une mise en perspective de cas Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.141 - 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques, le marketing et la question de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'intelligence rationnelle abîme les compétences des salariés : une organisation high tech et la question de l'imaginaire (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstices entre sciences de gestion, sciences de l'ingénieur et psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume XVII (2011/43), pp.333 - 346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people in France and their uses of computer : a potential space ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le monde numérique: espace potentiel versus espace réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management, les technologies de la communication et la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.19 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre networks et la bulle Internet espagnole : une analyse à froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du management technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.113 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lacanian organizational perspective on a high tech company : the case of personal assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.37 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréciation du personnel et la qualité de la relation managériale à la lumière de la psychnalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.55 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lacanian Organizational Perspective on a High Tech Company : the case of Personnel Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.37 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse de la dette des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation, la crise financière et les opérateurs de télécoms : une mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saint-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de la filière comptabilité du contrôle de gestion de France Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 9, pp.11 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et ruptures individuelles ou organisationnelles : une perspective psychanalytique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.27 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôleur de gestion, l'ingénieur et le psychanalyste : l'apport de la psychanalyse organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.83 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet age and the role of telecommunication operators: the case of France Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1/2), pp.176 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion MCI-Worldcom : partie de monopoly ou modèle entrepreuneurial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.183 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching european management to student business engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (4), pp.465 - 474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and management: the strange meeting of two concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Managerial Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (7), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02683949810239231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : un regard partagé sur la performance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27, pp.49 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures et la gestion des ressources humaines des opérateurs de télécommunications européens face à la déréglementation du secteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom's culture and organisation: a competitive advantage for European competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FITCE FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications et aménagement du territoire : dirigisme ou hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.199 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : entre concurrence et fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 19, pp.199 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion bancaire et société de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pluchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emprise des réseaux sociaux numériques. Déterminisme et impact des nouvelles formes de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Psychanalyse et Management, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biais algorithmiques, fatalité ou symptôme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biais de l'intelligence humaine et de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Psychanalyse et Management, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et IA : quelle acceptation de l’IA par « l’intelligence émotionnelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’IA, l’Humain et la Psychanalyse : l’Intelligence Artificielle, opportunité ou menace pour l’Humain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au changement et résilience organisationnelle : le cas de France Telecom (1994-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance au changement &amp; résilience organisationnelle : mise en perspective du couplage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing reflexivity in management education coaching experiences in light of Lacanian psychoanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffayet-Davroult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing Reflexivity: The Case of Coaching in Management Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, University of St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et intelligence artificielle : quels systèmes de transports en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Tech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of collaborative platforms, a comprehensive study : the case of BlaBlaCar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Maël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thoorens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSOUIN Digital Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, social values and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing science : toward new horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan et le discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redéfinir la stratégie au-delà de la coopération et de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, social values and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum ESOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence, ethics and human values : the cases of military drones and companion robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bousouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Escalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AROB 23rd Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Beppu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated killing in the digital era: a psychoanalytical reflection on warfare drones and related ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritta Baddoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2016 : 33rd annual meeting: Ethical Dilemmas in Our Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Granada, Spain. pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan and the discourse of management control : elaborations based on a French high tech company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : European Academy of Management EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.1 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could robots contribute to social well being? A psychoanalytical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2015 : International Society for the Psychoanalytical Study of Organizations : Toxic emotions, Organizational health and social well being: Psychoanalytic Understanding and Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. pp.1 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours du risque psychosocial : sociologie, psychanalyse et management appliqués au cas de la 'crise morale' de France Télécom (1998-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IP&amp;M-FBS Poitiers : contours et contournements du risque psychosocial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifiers and pain in a high tech organization : can Lacan be helpful for a better understanding ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESCP Europe : re-working Lacan at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots et maux au sein d'une organisation high tech : Lacan peut-il être utile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-working Lacan at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in a high tech company: a lacanian perspective on 'Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2013 : annual meeting of the International Society for the Psychoanalytical Study of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teens, students and their domestic uses of multimedia : second self, potential space or division of the subject ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2007 : Potential space as a source of creativity and terrifying anxiety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values and management knowledge : from an epistemological problem to a genealogical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening the Black Box : Moral Foundations of Management Knowledge, 13-14 Octobre, ESSEC, Cergy Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and management control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New psychanalytic responses in our work with organizations and society, ISPSO symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, Maryland, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational psychoanalysis and personnel assessment in a high tech company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The shadow of future : psychoanalytic perspectives on transformations in organizations and society, ISPSO symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Coesfeld, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien d'évaluation du personnel face à l'inconscient dans l'organisation : le cas Meganet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIe journées Psychanalyse &amp; Management, Ecole Supérieure de Commerce de Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines face à la pression technologique et organisationnelle : le cas des opérateurs historiques de télécommunications européens (1992-2002). Communication au colloque GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque GRH et Technologies (II). Centre d'Etudes et de Recherche Appliquée au Management (CERAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commerce électronique au commerce de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du commerce électronique au commerce de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Tampere, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : la skhizein et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Xèmes journées de l'Institut Psychanalyse &amp; Management, HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Jouy En Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrance, performance et éthique en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Journée d'étude de l'Institut Psychanalyse et Management, Le manager, quelle identité pour quelle performance ? ENSPTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole et le réseau : questions autour d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des neuvièmes journées Psychanalyse et Management, ENTPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet et l'organisation : quels outils de gestion pour quel management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRANSINFO 98, L'entreprise recomposée: l'effet réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom devient une société anonyme : une étude de cas de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7èmes Journées Nationales d'Etudes Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Toulouse, France. pp.239 - 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de typologie du couple entreprise-réseau à la rencontre des sciences de l'ingénieur et de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque connivences d'acteurs, contrats, coopérations et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Université Nancy Ii Et Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Driven Management Control Systems : a Challenge for European Telecommunications Historical Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Telecommunications Society, Eleventh biennial conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et contrat psychologique dans la firme : application au cas des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées nationales d'études Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical European Telecommunications Management System: a First Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Telecommunications Society, European Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management & Telecommunications: a Comparison Between British Telecom, Deutsche Telekom, France Telecom, Telecom Italia & Telefonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest speaker at Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Berkeley, Californie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de management des grands opérateurs de télécommunications européens: une approche psycho-sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Deuxièmes Rencontres Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Périgord, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom facing European competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euroworkshop, British Telecommunications Master's programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Milton Keynes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management control systems and strategic learning: closing the gap, lessons from the telecommunications operators experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second workshop on Accounting, Strategy and Control, European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom from cultural strategy to strategic culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire international de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle cybernétique de contrôle en environnement complexe : le cas des télécommunications en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Industrial Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European technology between laissez-faire and industrial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint PICT and JETS research seminar, University of Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Édimbourg, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation stratégie-contrôle au sein d'une organisation publique : une lecture à 4 voix du cas de France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de comptabilité. Actes du 13° Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy and management : the case of telecom operators : British Telecom and France Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International conference of the International Telecommunications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : l'interaction entre la règle et le jeu au coeur de la modernisation du contrôle de gestion d'une organisation publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° colloque international de la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction gestion dans l'entreprise et les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au séminaire conjoint ENST Bretagne-Institut Electrotechnique des Communications de St Petersbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, St Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et entreprise : ces deux concepts étrangers devraient-ils, étrangement, se rejoindre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Premières Journées Nationales d'Etudes Psychanalyse, Ethique et Management, groupe ESC Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Rennes, France. pp.90 - 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2019, Libres opinions, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique au sein des organisations, regards croisés sur les promesses et les réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault de Swarte. Editions Psychanalys et Management, 6-2015, 2017, Revue Psychanalyse &amp; Management, Daniel Bonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les plateformes numériques ? Entretien de Thibault de Swarte avec Nicolas Landrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.139-144, 2020, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire industrielle et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.69-92, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, management et dépendances au sein des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.279 - 310, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet et l'organisation : quels outils de gestion pour quel management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSINFO 3 : L'entreprise et l'effet réseau, ouvrage coordonné par Danièle Bretelle-Desmazières et Liliane Vézier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ADBS, Paris (communication présentée au colloque Transinfo en juin 1998), 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes et opérateurs de télécommunications européens : du rattrapage managerial à la psychanalyse organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'usages du service Mobim@ges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere de Saint Laon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); France Telecom, Division R&amp;D, Rennes (France Télécom). 2008, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Psychoanalysis and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Economie et Sciences Humaines (Institut Mines-Télécom-Télécom Bretagne). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de gestion et psychanalyse : Lacan, l'imaginaire et l'organisation high tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Rennes 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00784764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FE8B076"/>
+    <w:nsid w:val="94705507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-de-swarte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0598-8965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06711797X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ARME.2019.02.000136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufous Omar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-019-00525-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vall&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.519-546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trepo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saint-Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02683949810239231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Janvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffayet-Davroult" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoorens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cointe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bousouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritta Baddoura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113319v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere de Saint Laon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bayet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00784764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-de-swarte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0598-8965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06711797X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufous Omar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-019-00525-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ARME.2019.02.000136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vall&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.519-546" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trepo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saint-Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02683949810239231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Janvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffayet-Davroult" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoorens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cointe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bousouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritta Baddoura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere de Saint Laon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bayet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00784764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>