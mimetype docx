--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault de Swarte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte Agrégé de l'Université de classe exceptionnelleMaître de Conférences honoraire en sciences de gestion (IMT Atlantique),Habilité à Diriger des Recherches    </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-de-swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0598-8965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06711797X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence, ethics and human values : the cases of military drones and companion robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boufous Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Escalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.291-296. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10015-019-00525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for ethical Artificial Intelligence and the question of embedding moral and ethical principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robotics &amp; Mechanical Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32474/ARME.2019.02.000136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et Intelligence Artificielle : quelle acceptation de l’IA par « l’intelligence émotionnelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Éditions Spéciales &amp; Hors-Séries, « L’Intelligence Artificielle » L’Humain et la Psychanalyse au sein des organisations et des institutions. Opportunité ou Menace ? (N° 1 [Octobre 2019], N° Spécial « IA » EXCELIA Business School La Rochelle), pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de valeurs humaines : le cas des vertus dans les jeux hédoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.519-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de la « nouvelle économie » : quels apports de Lacan et Žižek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’éthique du « Souverain Bien » Une relation avec l’angoisse de la mise en mouvement …., 12, pp.133-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du développement du numérique au sein des organisations - Prolégomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 06/2015, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du symbolique et psychanalyse organisationnelle : Lacan et le cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dichotomie de l’être et malêtre au sein des organisations, 10, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la peur, nouveaux médias et uberisation: du bon &amp;quot;usage&amp;quot; des technologies de l'information par &amp;quot;l'Etat islamique&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maux pour le dire, proposition d'une méthode lacanienne d'analyse du travail du sens dans une organisation high tech (1990-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05, pp.305 - 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'innovation et technologies de la mobilité : une mise en perspective de cas Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.141 - 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques, le marketing et la question de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'intelligence rationnelle abîme les compétences des salariés : une organisation high tech et la question de l'imaginaire (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstices entre sciences de gestion, sciences de l'ingénieur et psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume XVII (2011/43), pp.333 - 346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people in France and their uses of computer : a potential space ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le monde numérique: espace potentiel versus espace réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management, les technologies de la communication et la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.19 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre networks et la bulle Internet espagnole : une analyse à froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du management technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.113 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lacanian organizational perspective on a high tech company : the case of personal assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.37 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréciation du personnel et la qualité de la relation managériale à la lumière de la psychnalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.55 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lacanian Organizational Perspective on a High Tech Company : the case of Personnel Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.37 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse de la dette des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation, la crise financière et les opérateurs de télécoms : une mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saint-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de la filière comptabilité du contrôle de gestion de France Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 9, pp.11 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et ruptures individuelles ou organisationnelles : une perspective psychanalytique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.27 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôleur de gestion, l'ingénieur et le psychanalyste : l'apport de la psychanalyse organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.83 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet age and the role of telecommunication operators: the case of France Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1/2), pp.176 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion MCI-Worldcom : partie de monopoly ou modèle entrepreuneurial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.183 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching european management to student business engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (4), pp.465 - 474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and management: the strange meeting of two concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Managerial Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (7), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02683949810239231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : un regard partagé sur la performance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27, pp.49 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures et la gestion des ressources humaines des opérateurs de télécommunications européens face à la déréglementation du secteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom's culture and organisation: a competitive advantage for European competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FITCE FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications et aménagement du territoire : dirigisme ou hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.199 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : entre concurrence et fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 19, pp.199 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion bancaire et société de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pluchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emprise des réseaux sociaux numériques. Déterminisme et impact des nouvelles formes de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Psychanalyse et Management, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biais algorithmiques, fatalité ou symptôme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biais de l'intelligence humaine et de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Psychanalyse et Management, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et IA : quelle acceptation de l’IA par « l’intelligence émotionnelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’IA, l’Humain et la Psychanalyse : l’Intelligence Artificielle, opportunité ou menace pour l’Humain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au changement et résilience organisationnelle : le cas de France Telecom (1994-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance au changement &amp; résilience organisationnelle : mise en perspective du couplage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing reflexivity in management education coaching experiences in light of Lacanian psychoanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffayet-Davroult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing Reflexivity: The Case of Coaching in Management Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, University of St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et intelligence artificielle : quels systèmes de transports en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Tech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of collaborative platforms, a comprehensive study : the case of BlaBlaCar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Maël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thoorens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSOUIN Digital Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, social values and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing science : toward new horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan et le discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redéfinir la stratégie au-delà de la coopération et de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, social values and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum ESOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence, ethics and human values : the cases of military drones and companion robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bousouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Escalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AROB 23rd Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Beppu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated killing in the digital era: a psychoanalytical reflection on warfare drones and related ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritta Baddoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2016 : 33rd annual meeting: Ethical Dilemmas in Our Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Granada, Spain. pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan and the discourse of management control : elaborations based on a French high tech company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : European Academy of Management EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.1 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could robots contribute to social well being? A psychoanalytical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2015 : International Society for the Psychoanalytical Study of Organizations : Toxic emotions, Organizational health and social well being: Psychoanalytic Understanding and Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. pp.1 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours du risque psychosocial : sociologie, psychanalyse et management appliqués au cas de la 'crise morale' de France Télécom (1998-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IP&amp;M-FBS Poitiers : contours et contournements du risque psychosocial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifiers and pain in a high tech organization : can Lacan be helpful for a better understanding ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESCP Europe : re-working Lacan at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots et maux au sein d'une organisation high tech : Lacan peut-il être utile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-working Lacan at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in a high tech company: a lacanian perspective on 'Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2013 : annual meeting of the International Society for the Psychoanalytical Study of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teens, students and their domestic uses of multimedia : second self, potential space or division of the subject ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2007 : Potential space as a source of creativity and terrifying anxiety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values and management knowledge : from an epistemological problem to a genealogical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening the Black Box : Moral Foundations of Management Knowledge, 13-14 Octobre, ESSEC, Cergy Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and management control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New psychanalytic responses in our work with organizations and society, ISPSO symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, Maryland, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational psychoanalysis and personnel assessment in a high tech company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The shadow of future : psychoanalytic perspectives on transformations in organizations and society, ISPSO symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Coesfeld, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien d'évaluation du personnel face à l'inconscient dans l'organisation : le cas Meganet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIe journées Psychanalyse &amp; Management, Ecole Supérieure de Commerce de Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines face à la pression technologique et organisationnelle : le cas des opérateurs historiques de télécommunications européens (1992-2002). Communication au colloque GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque GRH et Technologies (II). Centre d'Etudes et de Recherche Appliquée au Management (CERAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commerce électronique au commerce de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du commerce électronique au commerce de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Tampere, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : la skhizein et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Xèmes journées de l'Institut Psychanalyse &amp; Management, HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Jouy En Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrance, performance et éthique en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Journée d'étude de l'Institut Psychanalyse et Management, Le manager, quelle identité pour quelle performance ? ENSPTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole et le réseau : questions autour d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des neuvièmes journées Psychanalyse et Management, ENTPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet et l'organisation : quels outils de gestion pour quel management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRANSINFO 98, L'entreprise recomposée: l'effet réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom devient une société anonyme : une étude de cas de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7èmes Journées Nationales d'Etudes Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Toulouse, France. pp.239 - 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de typologie du couple entreprise-réseau à la rencontre des sciences de l'ingénieur et de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque connivences d'acteurs, contrats, coopérations et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Université Nancy Ii Et Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Driven Management Control Systems : a Challenge for European Telecommunications Historical Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Telecommunications Society, Eleventh biennial conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et contrat psychologique dans la firme : application au cas des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées nationales d'études Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical European Telecommunications Management System: a First Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Telecommunications Society, European Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management & Telecommunications: a Comparison Between British Telecom, Deutsche Telekom, France Telecom, Telecom Italia & Telefonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest speaker at Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Berkeley, Californie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de management des grands opérateurs de télécommunications européens: une approche psycho-sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Deuxièmes Rencontres Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Périgord, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom facing European competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euroworkshop, British Telecommunications Master's programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Milton Keynes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management control systems and strategic learning: closing the gap, lessons from the telecommunications operators experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second workshop on Accounting, Strategy and Control, European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom from cultural strategy to strategic culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire international de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle cybernétique de contrôle en environnement complexe : le cas des télécommunications en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Industrial Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European technology between laissez-faire and industrial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint PICT and JETS research seminar, University of Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Édimbourg, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation stratégie-contrôle au sein d'une organisation publique : une lecture à 4 voix du cas de France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de comptabilité. Actes du 13° Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy and management : the case of telecom operators : British Telecom and France Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International conference of the International Telecommunications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : l'interaction entre la règle et le jeu au coeur de la modernisation du contrôle de gestion d'une organisation publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° colloque international de la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction gestion dans l'entreprise et les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au séminaire conjoint ENST Bretagne-Institut Electrotechnique des Communications de St Petersbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, St Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et entreprise : ces deux concepts étrangers devraient-ils, étrangement, se rejoindre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Premières Journées Nationales d'Etudes Psychanalyse, Ethique et Management, groupe ESC Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Rennes, France. pp.90 - 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2019, Libres opinions, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique au sein des organisations, regards croisés sur les promesses et les réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault de Swarte. Editions Psychanalys et Management, 6-2015, 2017, Revue Psychanalyse &amp; Management, Daniel Bonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les plateformes numériques ? Entretien de Thibault de Swarte avec Nicolas Landrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.139-144, 2020, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire industrielle et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.69-92, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, management et dépendances au sein des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.279 - 310, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet et l'organisation : quels outils de gestion pour quel management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSINFO 3 : L'entreprise et l'effet réseau, ouvrage coordonné par Danièle Bretelle-Desmazières et Liliane Vézier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ADBS, Paris (communication présentée au colloque Transinfo en juin 1998), 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes et opérateurs de télécommunications européens : du rattrapage managerial à la psychanalyse organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'usages du service Mobim@ges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere de Saint Laon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); France Telecom, Division R&amp;D, Rennes (France Télécom). 2008, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Psychoanalysis and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Economie et Sciences Humaines (Institut Mines-Télécom-Télécom Bretagne). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de gestion et psychanalyse : Lacan, l'imaginaire et l'organisation high tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Rennes 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00784764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault de Swarte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte Agrégé de l'Université de classe exceptionnelleMaître de Conférences honoraire en sciences de gestion (IMT Atlantique),Habilité à Diriger des Recherches    </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-de-swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0598-8965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06711797X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=iIeucQ4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence, ethics and human values : the cases of military drones and companion robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boufous Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Escalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.291-296. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10015-019-00525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for ethical Artificial Intelligence and the question of embedding moral and ethical principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robotics &amp; Mechanical Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32474/ARME.2019.02.000136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et Intelligence Artificielle : quelle acceptation de l’IA par « l’intelligence émotionnelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Éditions Spéciales &amp; Hors-Séries, « L’Intelligence Artificielle » L’Humain et la Psychanalyse au sein des organisations et des institutions. Opportunité ou Menace ? (N° 1 [Octobre 2019], N° Spécial « IA » EXCELIA Business School La Rochelle), pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de valeurs humaines : le cas des vertus dans les jeux hédoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.519-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de la « nouvelle économie » : quels apports de Lacan et Žižek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’éthique du « Souverain Bien » Une relation avec l’angoisse de la mise en mouvement …., 12, pp.133-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du symbolique et psychanalyse organisationnelle : Lacan et le cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dichotomie de l’être et malêtre au sein des organisations, 10, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la peur, nouveaux médias et uberisation: du bon &amp;quot;usage&amp;quot; des technologies de l'information par &amp;quot;l'Etat islamique&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du développement du numérique au sein des organisations - Prolégomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 06/2015, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maux pour le dire, proposition d'une méthode lacanienne d'analyse du travail du sens dans une organisation high tech (1990-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05, pp.305 - 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'innovation et technologies de la mobilité : une mise en perspective de cas Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.141 - 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques, le marketing et la question de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'intelligence rationnelle abîme les compétences des salariés : une organisation high tech et la question de l'imaginaire (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstices entre sciences de gestion, sciences de l'ingénieur et psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume XVII (2011/43), pp.333 - 346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people in France and their uses of computer : a potential space ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.93-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et le monde numérique: espace potentiel versus espace réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management, les technologies de la communication et la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.19 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre networks et la bulle Internet espagnole : une analyse à froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du management technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.113 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lacanian organizational perspective on a high tech company : the case of personal assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.37 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréciation du personnel et la qualité de la relation managériale à la lumière de la psychnalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.55 - 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lacanian Organizational Perspective on a High Tech Company : the case of Personnel Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.37 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse de la dette des télécoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation, la crise financière et les opérateurs de télécoms : une mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saint-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de la filière comptabilité du contrôle de gestion de France Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 9, pp.11 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et ruptures individuelles ou organisationnelles : une perspective psychanalytique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.27 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôleur de gestion, l'ingénieur et le psychanalyste : l'apport de la psychanalyse organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.83 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet age and the role of telecommunication operators: the case of France Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1/2), pp.176 - 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion MCI-Worldcom : partie de monopoly ou modèle entrepreuneurial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.183 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and management: the strange meeting of two concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Managerial Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (7), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02683949810239231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching european management to student business engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (4), pp.465 - 474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures et la gestion des ressources humaines des opérateurs de télécommunications européens face à la déréglementation du secteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : un regard partagé sur la performance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27, pp.49 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom's culture and organisation: a competitive advantage for European competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FITCE FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécommunications et aménagement du territoire : dirigisme ou hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.199 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : entre concurrence et fonction publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 19, pp.199 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion bancaire et société de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pluchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emprise des réseaux sociaux numériques. Déterminisme et impact des nouvelles formes de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Psychanalyse et Management, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biais algorithmiques, fatalité ou symptôme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biais de l'intelligence humaine et de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Psychanalyse et Management, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et IA : quelle acceptation de l’IA par « l’intelligence émotionnelle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’IA, l’Humain et la Psychanalyse : l’Intelligence Artificielle, opportunité ou menace pour l’Humain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au changement et résilience organisationnelle : le cas de France Telecom (1994-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance au changement &amp; résilience organisationnelle : mise en perspective du couplage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing reflexivity in management education coaching experiences in light of Lacanian psychoanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffayet-Davroult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing Reflexivity: The Case of Coaching in Management Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, University of St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et intelligence artificielle : quels systèmes de transports en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Tech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of collaborative platforms, a comprehensive study : the case of BlaBlaCar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Maël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thoorens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSOUIN Digital Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, social values and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing science : toward new horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan et le discours managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redéfinir la stratégie au-delà de la coopération et de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence, ethics and human values : the cases of military drones and companion robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bousouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Escalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AROB 23rd Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Beppu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, social values and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum ESOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated killing in the digital era: a psychoanalytical reflection on warfare drones and related ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritta Baddoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2016 : 33rd annual meeting: Ethical Dilemmas in Our Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Granada, Spain. pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan and the discourse of management control : elaborations based on a French high tech company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : European Academy of Management EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.1 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could robots contribute to social well being? A psychoanalytical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2015 : International Society for the Psychoanalytical Study of Organizations : Toxic emotions, Organizational health and social well being: Psychoanalytic Understanding and Interventions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy. pp.1 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours du risque psychosocial : sociologie, psychanalyse et management appliqués au cas de la 'crise morale' de France Télécom (1998-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IP&amp;M-FBS Poitiers : contours et contournements du risque psychosocial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifiers and pain in a high tech organization : can Lacan be helpful for a better understanding ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ESCP Europe : re-working Lacan at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots et maux au sein d'une organisation high tech : Lacan peut-il être utile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-working Lacan at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in a high tech company: a lacanian perspective on 'Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2013 : annual meeting of the International Society for the Psychoanalytical Study of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teens, students and their domestic uses of multimedia : second self, potential space or division of the subject ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSO 2007 : Potential space as a source of creativity and terrifying anxiety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values and management knowledge : from an epistemological problem to a genealogical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening the Black Box : Moral Foundations of Management Knowledge, 13-14 Octobre, ESSEC, Cergy Pontoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and management control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New psychanalytic responses in our work with organizations and society, ISPSO symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Baltimore, Maryland, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational psychoanalysis and personnel assessment in a high tech company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The shadow of future : psychoanalytic perspectives on transformations in organizations and society, ISPSO symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Coesfeld, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien d'évaluation du personnel face à l'inconscient dans l'organisation : le cas Meganet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XIIIe journées Psychanalyse &amp; Management, Ecole Supérieure de Commerce de Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines face à la pression technologique et organisationnelle : le cas des opérateurs historiques de télécommunications européens (1992-2002). Communication au colloque GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque GRH et Technologies (II). Centre d'Etudes et de Recherche Appliquée au Management (CERAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commerce électronique au commerce de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du commerce électronique au commerce de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Tampere, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrance, performance et éthique en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à la Journée d'étude de l'Institut Psychanalyse et Management, Le manager, quelle identité pour quelle performance ? ENSPTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : la skhizein et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Xèmes journées de l'Institut Psychanalyse &amp; Management, HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Jouy En Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole et le réseau : questions autour d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des neuvièmes journées Psychanalyse et Management, ENTPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet et l'organisation : quels outils de gestion pour quel management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRANSINFO 98, L'entreprise recomposée: l'effet réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom devient une société anonyme : une étude de cas de changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7èmes Journées Nationales d'Etudes Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Toulouse, France. pp.239 - 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de typologie du couple entreprise-réseau à la rencontre des sciences de l'ingénieur et de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque connivences d'acteurs, contrats, coopérations et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Université Nancy Ii Et Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Driven Management Control Systems : a Challenge for European Telecommunications Historical Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Telecommunications Society, Eleventh biennial conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et contrat psychologique dans la firme : application au cas des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées nationales d'études Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management & Telecommunications: a Comparison Between British Telecom, Deutsche Telekom, France Telecom, Telecom Italia & Telefonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest speaker at Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Berkeley, Californie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical European Telecommunications Management System: a First Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Telecommunications Society, European Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de management des grands opérateurs de télécommunications européens: une approche psycho-sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Deuxièmes Rencontres Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Périgord, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom facing European competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euroworkshop, British Telecommunications Master's programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Milton Keynes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management control systems and strategic learning: closing the gap, lessons from the telecommunications operators experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second workshop on Accounting, Strategy and Control, European Institute for Advanced Studies in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Telecom and France Telecom from cultural strategy to strategic culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire international de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle cybernétique de contrôle en environnement complexe : le cas des télécommunications en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Industrial Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European technology between laissez-faire and industrial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint PICT and JETS research seminar, University of Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Édimbourg, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation stratégie-contrôle au sein d'une organisation publique : une lecture à 4 voix du cas de France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de comptabilité. Actes du 13° Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy and management : the case of telecom operators : British Telecom and France Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International conference of the International Telecommunications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Télécom : l'interaction entre la règle et le jeu au coeur de la modernisation du contrôle de gestion d'une organisation publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Amintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° colloque international de la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction gestion dans l'entreprise et les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au séminaire conjoint ENST Bretagne-Institut Electrotechnique des Communications de St Petersbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, St Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et entreprise : ces deux concepts étrangers devraient-ils, étrangement, se rejoindre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Premières Journées Nationales d'Etudes Psychanalyse, Ethique et Management, groupe ESC Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Rennes, France. pp.90 - 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2019, Libres opinions, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique au sein des organisations, regards croisés sur les promesses et les réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault de Swarte. Editions Psychanalys et Management, 6-2015, 2017, Revue Psychanalyse &amp; Management, Daniel Bonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les plateformes numériques ? Entretien de Thibault de Swarte avec Nicolas Landrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.139-144, 2020, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire industrielle et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.69-92, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbole et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, management et dépendances au sein des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.279 - 310, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranet et l'organisation : quels outils de gestion pour quel management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSINFO 3 : L'entreprise et l'effet réseau, ouvrage coordonné par Danièle Bretelle-Desmazières et Liliane Vézier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'ADBS, Paris (communication présentée au colloque Transinfo en juin 1998), 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes et opérateurs de télécommunications européens : du rattrapage managerial à la psychanalyse organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'usages du service Mobim@ges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere de Saint Laon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); France Telecom, Division R&amp;D, Rennes (France Télécom). 2008, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Psychoanalysis and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Economie et Sciences Humaines (Institut Mines-Télécom-Télécom Bretagne). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de gestion et psychanalyse : Lacan, l'imaginaire et l'organisation high tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Rennes 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00784764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94705507"/>
+    <w:nsid w:val="95394869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-de-swarte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0598-8965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06711797X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufous Omar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-019-00525-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ARME.2019.02.000136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vall&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.519-546" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trepo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saint-Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02683949810239231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Janvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffayet-Davroult" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoorens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cointe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bousouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritta Baddoura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere de Saint Laon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bayet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00784764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-de-swarte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0598-8965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06711797X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iIeucQ4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufous Omar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-019-00525-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ARME.2019.02.000136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vall&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.519-546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trepo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saint-Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02683949810239231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Janvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffayet-Davroult" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thoorens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cointe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bousouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritta Baddoura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967100v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere de Saint Laon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bayet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00784764v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>