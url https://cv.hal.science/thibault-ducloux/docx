--- v0 (2026-03-31)
+++ v1 (2026-05-07)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thibault DUCLOUX </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Chercheur post-doctoral en santé intégrative à ICARES (Institut pour la Compréhension, l'Anticipation et l'inteRvention en Environnement et Santé globale)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -72,214 +81,829 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociogenèse d’une possession démoniaque en prison Les vertus adaptatives d’une ressource vexatoire en contexte de déculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2023/4 (132), pp.121-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.132.0121.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From anxiety to fear: how metaphysical concerns arise in prison life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotions and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.358-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1332/263169021X16617414784236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des socialisations régressives ? L’exemple de la production carcérale du religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion en prison&amp;quot;. Contribution à la construction d’un objet décloisonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Là où s’échouent les destinées : les prisons, dévoreuses de mémoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salut par le travail – ou l’inverse ? Les commissions pénitentiaires et la réforme des individus en Maison d’arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion en prison&amp;quot;, réel et effet de réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¡Eso es una prueba de Dios!&amp;quot;. Contradicciones carcerales y soluciones religiosas en las trayectorias intramuros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedad y religión : sociología, antropología e historia de la religión en el Cono Sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (46), pp.52-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment vient une mémoire sans souvenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ducloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gensburger, Sarah; Lefranc, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mémoire collective en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-331, 2023, Le lien social, 978-2-13-083599-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise des synthèses. Synthèses de la crise : l'institutionnalisation du recours au religieux en Maison d’arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ducloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heurtin, Jean-Philippe; Michel, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conversion et ses convertis : production et énonciation du changement individuel dans le monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Maurice Halbwachs ; Politika.io, pp.22-37, 2021, 978-2-9558142-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -289,651 +913,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminations carcérales : comment la vie en prison produit du religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ducloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor et Fides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281, 2023, 978-2-8309-1825-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253972v1</w:t>
-              </w:r>
-[...535 lines deleted...]
-                <w:t xml:space="preserve">hal-04254211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1080,51 +1167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ducloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/societe/illuminations-carcerales.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/263169021X16617414784236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05573450v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ducloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.132.0121." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/263169021X16617414784236" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/societe/illuminations-carcerales.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>