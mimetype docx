--- v0 (2026-03-30)
+++ v1 (2026-05-20)
@@ -236,1068 +236,1068 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check-in Desk Scheduling Optimisation at CDG International Airport</w:t>
+                <w:t xml:space="preserve">Predicting off-block delays: A case study at Paris-Charles de Gaulle International Airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Program of the 29th International Conference on Principles and Practice of Constraint Programming (CP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Agents and Artificial Intelligence (ICAART 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbonne, Portugal. pp.180-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011668200003393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250561v1</w:t>
+                <w:t xml:space="preserve">hal-03986693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting off-block delays: A case study at Paris-Charles de Gaulle International Airport</w:t>
+                <w:t xml:space="preserve">Prédire et expliquer les retards au décollage : Une étude de cas à l'aéroport international de Paris-Charles de Gaulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Agents and Artificial Intelligence (ICAART 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème conférence francophone sur l'extraction et la gestion des connaissances (EGC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986693v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire et expliquer les retards au décollage : Une étude de cas à l'aéroport international de Paris-Charles de Gaulle</w:t>
+                <w:t xml:space="preserve">Panoramyx : une bibliothèque pour le développement de solveurs de contraintes parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème conférence francophone sur l'extraction et la gestion des connaissances (EGC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">24e Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes (Fance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986652v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panoramyx : une bibliothèque pour le développement de solveurs de contraintes parallèles</w:t>
+                <w:t xml:space="preserve">Check-in Desk Scheduling Optimisation at CDG International Airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
+                <w:t xml:space="preserve">Gilles Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Wallon</w:t>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes (Fance), France</w:t>
+              <w:t xml:space="preserve">Doctoral Program of the 29th International Conference on Principles and Practice of Constraint Programming (CP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042543v1</w:t>
+                <w:t xml:space="preserve">hal-04250561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des encodages PB pour la résolution de problèmes CSP</w:t>
+                <w:t xml:space="preserve">Aggressive Bound Descent for Constraint Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Wallon</w:t>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Francophones de Programmation par Contraintes (JFPC’22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Doctoral Program of the 28th International Conference on Principles and Practice of Constraint Programming.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Haïfa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749242v1</w:t>
+                <w:t xml:space="preserve">hal-03749141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressive Bound Descent for Constraint Optimization</w:t>
+                <w:t xml:space="preserve">Optimisation du parking des avions à Paris Charles de Gaulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Wattez</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Program of the 28th International Conference on Principles and Practice of Constraint Programming.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Haïfa, Israel</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749141v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du parking des avions à Paris Charles de Gaulle</w:t>
+                <w:t xml:space="preserve">Metrics : un unique outil pour l'analyse d'expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">23e Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595354v1</w:t>
+                <w:t xml:space="preserve">hal-03595329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics : un unique outil pour l'analyse d'expérimentations</w:t>
+                <w:t xml:space="preserve">On PB Encodings for Constraint Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Wallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">Doctoral Program of the 28th International Conference on Principles and Practice of Constraint Programming (DPCP'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haïfa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595329v1</w:t>
+                <w:t xml:space="preserve">hal-03749337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On PB Encodings for Constraint Problems</w:t>
+                <w:t xml:space="preserve">Optimisation du parcage des avions à l'aéroport Paris Charles de Gaulle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Wallon</w:t>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Program of the 28th International Conference on Principles and Practice of Constraint Programming (DPCP'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Haïfa, Israel</w:t>
+              <w:t xml:space="preserve">17es Journées Francophones de Programmation par Contraintes (JFPC’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749337v1</w:t>
+                <w:t xml:space="preserve">hal-03749122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du parcage des avions à l'aéroport Paris Charles de Gaulle.</w:t>
+                <w:t xml:space="preserve">Des encodages PB pour la résolution de problèmes CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Tabia</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17es Journées Francophones de Programmation par Contraintes (JFPC’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749122v1</w:t>
+                <w:t xml:space="preserve">hal-03749242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics : Mission Expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Journées Francophones de Programmation par Contraintes (JFPC’21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1335,77 +1335,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descente Agressive de Borne en Optimisation sous Contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Francophones de Programmation par Contraintes (JFPC'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1443,64 +1443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics: Towards a Unified Library for Experimenting Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Wattez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Pragmatics of SAT (POS'20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Alghero (en ligne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1797,51 +1797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05028916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102303" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250561v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03986693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011668200003393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03986652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03625476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04615540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05028916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Falque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102303" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03986693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011668200003393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03986652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Wattez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03625476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04615540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>