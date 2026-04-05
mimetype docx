--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -400,50 +400,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'atelier de création littéraire de l'auteur dramatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fayner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Joqueviel-Bourjea et Alix de Morant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'atelier en acte(s), espace de création, création d'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hermann, 2023, Recherche&amp;Création, 9791037031112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pédagogies idiotes – ou ignorantes – dans les ateliers d’écriture dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Parisse; Tomasz Swoboda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -456,130 +529,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres modernes Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La Revue des lettres modernes, 2024-2. Série : Processus créateurs, n° 1, 978-2-406-16596-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495098v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04489554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -591,165 +591,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’épreuve de la commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fayner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Ecrire pour le théâtre (254), https://theatrepublic.fr/tp254-ecrire-pour-le-theatre/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'atelier d'invention d'Enzo Cormann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théâtrales, Centre d’études théâtrales, Université Catholique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Enzo Cormann, dramaturge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316605v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05316582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et enjeux des croisements disciplinaires dans les écoles nationales de théâtre : étude des départements d’écriture dramatique</w:t>
               </w:r>
@@ -1504,234 +1504,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le théâtre documenté : nouveau paradigme du processus créateur des autreur.trices. dramatiques français.es ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fayner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Federation for Theatre Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cambridge, Jul 2023, Accra (Ghana), Ghana</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier polytopique de l’auteur.trice dramatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fayner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'atelier en actes : espace de création, création d'espace(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Alix de Morant, Nov 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pédagogies idiotes – ou ignorantes – dans les ateliers d’écriture dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus créateur et voies négatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lydie Parisse, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492094v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04492083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité environnementale dans les écritures théâtrales contemporaines</w:t>
               </w:r>
@@ -2987,51 +2987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2019-08/apprendre-ecrire-pour-le-theatre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/processus-creacuteateurs.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110493ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.223.0117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.216.0116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO20103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2019-08/apprendre-ecrire-pour-le-theatre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/processus-creacuteateurs.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110493ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.223.0117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.216.0116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO20103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>