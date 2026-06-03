--- v1 (2026-04-05)
+++ v2 (2026-06-03)
@@ -1780,234 +1780,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pédagogie des ateliers d’écriture théâtrale : une histoire, des questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fayner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation théâtrale : enjeux, acteurs et modalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Bernanoce, Giulia Filacanapa et Philippe Guyard (ANRAT), Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture et ses contraintes : analyse des commandes d’écriture et de ce qu’elles changent au processus d’écriture des auteur.trice.s dramatiques français.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fayner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conditions de production et de réception d’une œuvre ou d’un discours : du projet à l’objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Hanote, Sep 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les conditions d’émergence des jeunes auteur.trice.s dramatiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographie de l’émergence théâtrale : définitions et enjeux de structuration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, collectif DETER (Droit pour l’Ensemble du Théâtre Emergent Rennais), Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489914v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04489925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie idiote, pédagogie savante : les ateliers d’écriture d’Eugène Durif</w:t>
               </w:r>
@@ -2987,51 +2987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2019-08/apprendre-ecrire-pour-le-theatre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/processus-creacuteateurs.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110493ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.223.0117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.216.0116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO20103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2019-08/apprendre-ecrire-pour-le-theatre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettresmodernesminard.org/processus-creacuteateurs.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110493ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.223.0117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.216.0116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO20103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>