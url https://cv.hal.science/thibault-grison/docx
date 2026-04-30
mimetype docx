--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thibault Grison </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences en sciences de l'information et de la communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -100,269 +106,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La modération abusive sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ecrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La fabrique médiatique des sexualités, 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.237.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réinvention de la télé-réalité sur TikTok : entre nouveaux formats numériques et l’émergence des « créateurs-vedettes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La modération abusive sur Twitter</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser contre la censure en ligne quand on est PD, trans, gouine ou pute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112 (4), pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -409,51 +415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la modération automatisée sur les réseaux sociaux numériques : les mobilisations LGBT contre la loi Avia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -479,571 +485,3350 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « plus » et le « on ». L’expression « on peut plus rien dire » dans les médias français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les ressorts conflictuels de la liberté d'expression"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC-GERiiCO, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le code, le corps et les mots pour se dire. Mobilisations et tactiques transpédégouines contre la censure sur les réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire RENUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DICEN, Mar 2026, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie sexuelle et espaces publics numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ona Anglada Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GERiiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l’IA sur la production, la circulation et la visibilité des contenus médiatiques et d’information en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CDSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est pas au vieux singe qu’on apprend à faire des limaces » : de quelques réflexions autour de la TikTok-réalité en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Télé-Veritas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMTI, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop on Disinformation and AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th INFORM EU Plenary: Truth and Trust: Communicators VS Disinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission européenne, Jun 2025, Tallin, Estonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI, KO &amp; Information Mediation on the Web: from Ethical Dimensions to Social Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Mustafa El Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th ISKO UK biennial conference "Knowledge Organization in the Age of AI: Innovation, Integration and Impact"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO, Oct 2025, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de cours en doctorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gripicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELSA, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire sous dépendance : L’autonomie journalistique à l’épreuve des règles des plateformes et à l’ère de l’IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque journalisme et plateformes à l'ère de l'IA générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’écrire et se montrer queer dans les dispositifs d’écriture des réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Trans-axe du LERASS : Genre &amp; Médias et Mondes cultures, expériences, numérique (MOCEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS, Jan 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finir sa thèse : retours d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Adage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui est rendu (in)visible dans la circulation de l'information : itinéraire de recherche sur les régimes de visibilité des médias traditionnels et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Axe 4 du GERiiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expériences sur des méthodes de collecte sur les réseaux sociaux numériques et en terrain sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Love Data Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur la modération (algorithmique) par mots-clés sur Twitter : l’invisibilisation des contenus LGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journée d’études de l’ARCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCOM, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le guide du voyageur pour la recherche sur TikTok : SciTok, un cadre pour l'analyse des données de l'API TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journée d’études de l’ARCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCOM, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le fonctionnement de la modération en ligne : enquêter à partir des expériences de l'identité sexuelle et de genre sur les réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRIPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en visibilité des cultures queer à l’Eurovision : entre spectacularisation et mainstreamisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Penser l’Eurovision par la communication »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la recherche en sciences sociales sur l’internet et le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 ans de la revue RESET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing « hide and seek » with the algorithm on TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Virality, platforms and influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2DH, Mar 2023, Luxembourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Propaganda’ as a Stigma: Case Study of ‘LGBT lobby’ in the French Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-lise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lisbon Winter School for the Study of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Human Sciences (Universidade Católica Portuguesa); Center for Media@Risk – Annenberg School for Communication (University of Pennsylvania), the School of Journalism and Communication (Chinese University of Hong Kong), the Annenberg School for Communication and Journalism (University of Southern California); Faculty of Social Sciences (University of Helsinki), Jan 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux méthodologiques de la constitution et de l’analyse de corpus de vidéos courtes TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Travailler avec les images en mouvement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERES, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits, savoirs situés et réflexivité : penser (avec) les savoirs d’expérience sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRIPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations algorithmiques : les identités minoritaires LGBTQI+ et la modération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études pour le Festival Les Menstrueuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SciTok - A Web Scraping Tool for Social Science Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HCII, Jul 2023, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49212-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Blessures d’information et chocs d’actualité. Quel rôle pour l’éducation aux médias et à l’information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « L’éducation aux médias et à l’information sur tous les fronts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLEMI, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat à bas bruit et pouvoir des plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du CIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Internet et Société, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes ont-ils un genre ? L’IA au prisme des SIC francophones et des cultural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Genre(s) et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l'ACFAS, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes au service des savoirs critiques sur l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IA et plateformes, infrastructure algorithmique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERiiCO, May 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu des « discriminations algorithmiques » dans la modération des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EPIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COSTECH, Université Technologique de Compiègne, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Penser la dimension éthique de sa recherche&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctorales de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Discriminations algorithmiques » ? La modération des réseaux sociaux numériques au prisme de la censure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales SFSIC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; CIMEOS, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fight against abusive content moderation as a model for new content regulation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative on content modération on social media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pre-conference ICA, Carism, Assas, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA et modération des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude autour des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Mar 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment j’ai bricolé avec Europresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de CERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la modération automatisée sur les réseaux sociaux numériques. Les mobilisations LGBT contre la loi Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Genre et Espace numérique - CNRS, CIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CrowdTangle : à quelles questions peut-il répondre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de CERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations algorithmiques ? L’IA entre aide à la modération et censure sur les RSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du GRIPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la modération sur les réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IA et innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO et Université Bordeaux Montaigne, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chansons à l’Eurovision sont-elles toutes les mêmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre l’Eurovision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MkF éditions, pp.184-185, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/164f0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi appelle-t-on l’Eurovision… les Gaylimpics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre l’Eurovision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MkF éditions, pp.115-117, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/164f6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IA entre censure et terreau de nouvelles formes sémiotiques dans la modération des contenus LGBT sur Twitter et TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’université Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA, culture et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing Hide and Seek with Algorithms in the “Gay TikTok”: From Shadowbanning to Platform Affordances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Virality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.249-268, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111311371-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703603v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03956398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of content moderation methods on social media platforms. Working on the DSA Transparency Database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Zelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques réflexions sur les paradoxes à parler d’ « ouverture des données de la recherche » dans le cadre du plan national pour la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1053,100 +3838,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dire, faire taire : la modération (algorithmique) des réseaux sociaux numériques au prisme des sexualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Sorbonne Université, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05007981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1156,105 +3941,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éditorialisation des discours « on peut plus rien dire » : la « liberté d’expression » en fétiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03257859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1401,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0167" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05007981v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03257859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0167" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Anglada Pujol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Casenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49212-9_14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164f0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164f6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05007981v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03257859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>