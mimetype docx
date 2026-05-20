--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -752,480 +752,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C’est pas au vieux singe qu’on apprend à faire des limaces » : de quelques réflexions autour de la TikTok-réalité en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Télé-Veritas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMTI, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop on Disinformation and AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th INFORM EU Plenary: Truth and Trust: Communicators VS Disinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission européenne, Jun 2025, Tallin, Estonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI, KO &amp; Information Mediation on the Web: from Ethical Dimensions to Social Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Mustafa El Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th ISKO UK biennial conference "Knowledge Organization in the Age of AI: Innovation, Integration and Impact"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO, Oct 2025, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de cours en doctorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gripicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELSA, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire sous dépendance : L’autonomie journalistique à l’épreuve des règles des plateformes et à l’ère de l’IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque journalisme et plateformes à l'ère de l'IA générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’IA sur la production, la circulation et la visibilité des contenus médiatiques et d’information en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CDSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605985v1</w:t>
-              </w:r>
-[...382 lines deleted...]
-                <w:t xml:space="preserve">hal-05606020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’écrire et se montrer queer dans les dispositifs d’écriture des réseaux sociaux numériques</w:t>
               </w:r>
@@ -1481,56 +1481,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la modération (algorithmique) par mots-clés sur Twitter : l’invisibilisation des contenus LGBT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le guide du voyageur pour la recherche sur TikTok : SciTok, un cadre pour l'analyse des données de l'API TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1539,815 +1552,802 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée d’études de l’ARCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCOM, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05605998v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05605997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le fonctionnement de la modération en ligne : enquêter à partir des expériences de l'identité sexuelle et de genre sur les réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRIPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en visibilité des cultures queer à l’Eurovision : entre spectacularisation et mainstreamisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Penser l’Eurovision par la communication »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur la modération (algorithmique) par mots-clés sur Twitter : l’invisibilisation des contenus LGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée d’études de l’ARCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCOM, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comprendre le fonctionnement de la modération en ligne : enquêter à partir des expériences de l'identité sexuelle et de genre sur les réseaux sociaux numériques</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Propaganda’ as a Stigma: Case Study of ‘LGBT lobby’ in the French Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-lise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lisbon Winter School for the Study of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Human Sciences (Universidade Católica Portuguesa); Center for Media@Risk – Annenberg School for Communication (University of Pennsylvania), the School of Journalism and Communication (Chinese University of Hong Kong), the Annenberg School for Communication and Journalism (University of Southern California); Faculty of Social Sciences (University of Helsinki), Jan 2023, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux méthodologiques de la constitution et de l’analyse de corpus de vidéos courtes TikTok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Travailler avec les images en mouvement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERES, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits, savoirs situés et réflexivité : penser (avec) les savoirs d’expérience sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRIPIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mise en visibilité des cultures queer à l’Eurovision : entre spectacularisation et mainstreamisation ?</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations algorithmiques : les identités minoritaires LGBTQI+ et la modération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Penser l’Eurovision par la communication »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRIPIC, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études pour le Festival Les Menstrueuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SciTok - A Web Scraping Tool for Social Science Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HCII, Jul 2023, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49212-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la recherche en sciences sociales sur l’internet et le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans de la revue RESET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing « hide and seek » with the algorithm on TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Virality, platforms and influence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C2DH, Mar 2023, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605969v1</w:t>
-              </w:r>
-[...391 lines deleted...]
-                <w:t xml:space="preserve">hal-05606007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Blessures d’information et chocs d’actualité. Quel rôle pour l’éducation aux médias et à l’information ?</w:t>
               </w:r>
@@ -2465,441 +2465,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Penser la dimension éthique de sa recherche&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctorales de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Discriminations algorithmiques » ? La modération des réseaux sociaux numériques au prisme de la censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctorales SFSIC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; CIMEOS, Jun 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fight against abusive content moderation as a model for new content regulation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative on content modération on social media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pre-conference ICA, Carism, Assas, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les algorithmes ont-ils un genre ? L’IA au prisme des SIC francophones et des cultural studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Genre(s) et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès de l'ACFAS, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les algorithmes au service des savoirs critiques sur l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IA et plateformes, infrastructure algorithmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERiiCO, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enjeu des « discriminations algorithmiques » dans la modération des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EPIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COSTECH, Université Technologique de Compiègne, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605965v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05605994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et modération des réseaux sociaux</w:t>
               </w:r>
@@ -3696,51 +3696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of content moderation methods on social media platforms. Working on the DSA Transparency Database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Zelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4186,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0167" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Anglada Pujol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Casenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49212-9_14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164f0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164f6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05007981v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03257859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ali&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ecrement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0167" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Anglada Pujol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Casenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49212-9_14" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164f0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164f6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05007981v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03257859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>