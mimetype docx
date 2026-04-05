--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -558,222 +558,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of hydrological models for ecologically relevant streamflow predictions: a trade-off between fitting well to data and estimating consistent parameter sets?</w:t>
+                <w:t xml:space="preserve">Far-Field Plume Characterization of a 100-W Class Hall Thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiachra O'Loughlin</w:t>
+                <w:t xml:space="preserve">Stéphane Mazouffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (3), pp.1031-1054. </w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-24-1031-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/aerospace7050058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960710v1</w:t>
+                <w:t xml:space="preserve">hal-02995215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-Field Plume Characterization of a 100-W Class Hall Thruster</w:t>
+                <w:t xml:space="preserve">Calibration of hydrological models for ecologically relevant streamflow predictions: a trade-off between fitting well to data and estimating consistent parameter sets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mazouffre</w:t>
+                <w:t xml:space="preserve">Fiachra O'Loughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (5), pp.58. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.1031-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/aerospace7050058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-1031-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995215v1</w:t>
+                <w:t xml:space="preserve">hal-03960710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Using Hydrology and Water Quality Models for Assessing Freshwater Ecosystem Services: A Review</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
+                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
@@ -1115,380 +1115,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088281v1</w:t>
+                <w:t xml:space="preserve">hal-04144015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do machine learning models deal with inter-catchment groundwater flows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha-Abderrahman El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144015v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do machine learning models deal with inter-catchment groundwater flows?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088274v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-field plume diagnostic of the 100 W-class ISCT100-v2 Hall thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Inchingolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,51 +1556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of miniature Hall thruster plume in the 50 - 200 W power range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2111,143 +2111,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2257,127 +2379,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">evalhyd: A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088473v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2445,51 +2567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="886DAEB5"/>
+    <w:nsid w:val="68C2FB29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2676,51 +2798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-hallouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0144-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hughes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9177-2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Matson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Siwicka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01595-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiachra O'Loughlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1031-2020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7050058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Christie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Bullock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8020045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Inchingolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gurciullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascombes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-hallouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0144-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hughes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9177-2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Matson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Siwicka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01595-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7050058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiachra O'Loughlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1031-2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Christie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Bullock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8020045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Inchingolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gurciullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascombes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>