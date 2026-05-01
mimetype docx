--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -290,295 +290,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UniFHy v0.1.1: a community modelling framework for the terrestrial water cycle in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bayesian Modelling Framework for Integration of Ecosystem Services into Freshwater Resources Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Clark</w:t>
+                <w:t xml:space="preserve">Michael Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dadson</w:t>
+                <w:t xml:space="preserve">Ronan Matson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Hughes</w:t>
+                <w:t xml:space="preserve">Ewa Siwicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (24), pp.9177-9196. </w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (4), pp.781-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-9177-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-022-01595-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960713v1</w:t>
+                <w:t xml:space="preserve">hal-04004840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Modelling Framework for Integration of Ecosystem Services into Freshwater Resources Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UniFHy v0.1.1: a community modelling framework for the terrestrial water cycle in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bruen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+                <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Christie</w:t>
+                <w:t xml:space="preserve">Douglas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Matson</w:t>
+                <w:t xml:space="preserve">Simon Dadson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Siwicka</w:t>
+                <w:t xml:space="preserve">Andrew Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (4), pp.781-800. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (24), pp.9177-9196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-022-01595-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-9177-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004840v1</w:t>
+                <w:t xml:space="preserve">hal-03960713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-Field Plume Characterization of a 100-W Class Hall Thruster</w:t>
               </w:r>
@@ -668,51 +668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of hydrological models for ecologically relevant streamflow predictions: a trade-off between fitting well to data and estimating consistent parameter sets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiachra O'Loughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -772,51 +772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Using Hydrology and Water Quality Models for Assessing Freshwater Ecosystem Services: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,51 +2187,51 @@
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2567,51 +2567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68C2FB29"/>
+    <w:nsid w:val="97EA2299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2798,51 +2798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-hallouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0144-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hughes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9177-2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Matson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Siwicka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01595-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7050058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiachra O'Loughlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1031-2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Christie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Bullock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8020045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Inchingolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gurciullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascombes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-hallouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0144-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Matson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Siwicka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01595-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Clark" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hughes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9177-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7050058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiachra O'Loughlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1031-2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Christie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Bullock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8020045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Inchingolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gurciullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascombes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>