--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0144-2989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=FvpNBIgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,1544 +173,1661 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvalHyd v0.1.2: a polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (11), pp.4561-4578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-17-4561-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Modelling Framework for Integration of Ecosystem Services into Freshwater Resources Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">UniFHy v0.1.1: a community modelling framework for the terrestrial water cycle in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Christie</w:t>
+                <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Matson</w:t>
+                <w:t xml:space="preserve">Douglas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Siwicka</w:t>
+                <w:t xml:space="preserve">Simon Dadson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-022-01595-x⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (24), pp.9177-9196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-9177-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004840v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UniFHy v0.1.1: a community modelling framework for the terrestrial water cycle in Python</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Bayesian Modelling Framework for Integration of Ecosystem Services into Freshwater Resources Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dadson</w:t>
+                <w:t xml:space="preserve">Michael Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Hughes</w:t>
+                <w:t xml:space="preserve">Ronan Matson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Siwicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-9177-2022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (4), pp.781-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-022-01595-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960713v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-Field Plume Characterization of a 100-W Class Hall Thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazouffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (5), pp.58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/aerospace7050058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of hydrological models for ecologically relevant streamflow predictions: a trade-off between fitting well to data and estimating consistent parameter sets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiachra O'Loughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (3), pp.1031-1054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-24-1031-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Using Hydrology and Water Quality Models for Assessing Freshwater Ecosystem Services: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Bullock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Kelly-Quinn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences8020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Brun</w:t>
+                <w:t xml:space="preserve">Testing multiple structures of a lumped hydrogeological model to simulate karst spring discharge in France and provide seasonal forecasts in the Aqui-FR platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lang Delus</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Audigane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-7811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400662v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lang Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144015v1</w:t>
+                <w:t xml:space="preserve">hal-05400662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do machine learning models deal with inter-catchment groundwater flows?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088274v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How do machine learning models deal with inter-catchment groundwater flows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha-Abderrahman El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5735⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088281v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field plume diagnostic of the 100 W-class ISCT100-v2 Hall thruster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576100v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Far-field plume diagnostic of the 100 W-class ISCT100-v2 Hall thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Inchingolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gurciullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lascombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. IEPC paper 2019-617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of miniature Hall thruster plume in the 50 - 200 W power range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Inchingolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gurciullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lascombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. paper 214-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1699,279 +1837,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRP, OTAMIN et evalhyd : des outils pour la prévision opérationnelle des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1981,395 +2119,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDF R&amp;D; INRAE; Université de Lorraine; BRGM. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2379,127 +2517,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">evalhyd: A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088473v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2567,51 +2705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97EA2299"/>
+    <w:nsid w:val="66E55246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2798,51 +2936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-hallouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0144-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Matson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Siwicka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01595-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Clark" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hughes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9177-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7050058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiachra O'Loughlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1031-2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Christie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Bullock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8020045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Inchingolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gurciullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascombes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-hallouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0144-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FvpNBIgAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hughes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9177-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Matson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Siwicka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01595-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7050058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiachra O'Loughlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1031-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Christie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Bullock" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8020045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05497724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-7811" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Inchingolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gurciullo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascombes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088473v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4e9686e5eb56bf2aefd8daf60335761534d1f29;origin=https://hal.archives-ouvertes.fr/hal-04088473;visit=swh:1:snp:40f95491aba5cb55f6617518f8507d4bc474b116;anchor=swh:1:rel:21beeabaa8b29a67cd249e5402acdac16ee56444;path=/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>