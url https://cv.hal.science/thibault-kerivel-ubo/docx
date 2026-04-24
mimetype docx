--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -1425,51 +1425,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
+                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
@@ -1504,97 +1504,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t>
+              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02501883v1</w:t>
+                <w:t xml:space="preserve">hal-02944917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
+                <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
@@ -1629,73 +1629,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944917v1</w:t>
+                <w:t xml:space="preserve">halshs-02501883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dug&#233;ny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vacher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk8030106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault K&#233;rivel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.936140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-09-2020-0177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03442171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2021-0040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03442166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feigean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Regaieg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Flamanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02344760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dug&#233;ny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vacher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk8030106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault K&#233;rivel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.936140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-09-2020-0177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03442171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2021-0040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03442166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feigean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Regaieg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Flamanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02344760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>