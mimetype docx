--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new perspective on the spatial, environmental, and metacommunity controls of local biodiversity</w:t>
+                <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Passy</w:t>
+                <w:t xml:space="preserve">Minghua Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Larson</w:t>
+                <w:t xml:space="preserve">Roel van Klink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Mruzek</w:t>
+                <w:t xml:space="preserve">Alban Sagouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Budnick</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danielle K Petsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171618⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782068v1</w:t>
+                <w:t xml:space="preserve">hal-05586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshLanDiv: A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new perspective on the spatial, environmental, and metacommunity controls of local biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel van Klink</w:t>
+                <w:t xml:space="preserve">Sophia Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Sagouis</w:t>
+                <w:t xml:space="preserve">Chad Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle K. Petsch</w:t>
+                <w:t xml:space="preserve">Joseph Mruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13917. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 926, pp.171618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752880v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
               </w:r>
@@ -638,77 +638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,51 +1572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
+                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
@@ -2567,73 +2567,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606785v1</w:t>
+                <w:t xml:space="preserve">hal-02606784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
               </w:r>
@@ -2692,97 +2692,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
+              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606786v1</w:t>
+                <w:t xml:space="preserve">hal-02606785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
+                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
@@ -2817,73 +2817,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
+              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606784v1</w:t>
+                <w:t xml:space="preserve">hal-02606786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From up- to downstream: Beta-diversity patterns of diatoms communities in freshwater ecosystems</w:t>
               </w:r>
@@ -3629,51 +3629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04782068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Larson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171618" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03091965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04782068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Larson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03091965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>