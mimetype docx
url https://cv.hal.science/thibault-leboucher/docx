--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -632,291 +632,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Budnick</w:t>
+                <w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11855-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027209v1</w:t>
+                <w:t xml:space="preserve">hal-04208870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mruzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 195, pp.1202. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (3), pp.e3917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-023-11855-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208870v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal biodiversity trends in rivers reveal recent community rearrangements</w:t>
               </w:r>
@@ -1075,64 +1075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Vyverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1298,295 +1298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. I. Passy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (4), pp.734-744. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.346-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609197v1</w:t>
+                <w:t xml:space="preserve">hal-02609921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soininen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">W. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (2), pp.346-353. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.734-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609921v1</w:t>
+                <w:t xml:space="preserve">hal-02609197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
               </w:r>
@@ -1732,64 +1732,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1840,77 +1840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta diversity of diatom species and ecological guilds: Response to environmental and spatial mechanisms along the stream watercourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. I. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,90 +2127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de qualité écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2248,103 +2248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de qualité écologique des plans d'eau basée sur les communautés de diatomées benthiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pôle ECLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle ECLA, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2369,103 +2369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche conservatism in stream diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.15</w:t>
@@ -2488,152 +2488,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
+                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
+              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606784v1</w:t>
+                <w:t xml:space="preserve">hal-02606785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
               </w:r>
@@ -2645,301 +2645,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606785v1</w:t>
+                <w:t xml:space="preserve">hal-02606786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
+                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606786v1</w:t>
+                <w:t xml:space="preserve">hal-02606784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From up- to downstream: Beta-diversity patterns of diatoms communities in freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,90 +2990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diatom metacommunities: an illustrated overview of processes and patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3107,265 +3107,353 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on fitting the French national method for the evaluation of lake ecological status using benthic diatoms (IBDL) -Phytobenthos cross-GIG intercalibration exercise</w:t>
+                <w:t xml:space="preserve">Projet de Révision de l’Indice Réunion Macroinvertébrés (IRM_rev)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRAE UR EABX. 2021</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473115v1</w:t>
+                <w:t xml:space="preserve">hal-05592363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Report on fitting the French national method for the evaluation of lake ecological status using benthic diatoms (IBDL) -Phytobenthos cross-GIG intercalibration exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAE UR EABX. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Importance des processus de dispersion au sein des communautés de diatomées, et impact sur les méthodes de bioindication (IBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3375,114 +3463,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des processus de dispersion dans la structuration spatiale des communautés de diatomées benthiques des cours d’eau, à l’échelle intercontinentale : implications en termes de biodiversité et de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université de Bordeaux, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018BORD0404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03091965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3629,51 +3717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04782068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Larson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03091965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.124173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04782068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Larson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05592363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03091965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0404" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>