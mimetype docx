--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -413,235 +413,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le domaine public, une réserve d’urbanisation invisible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the spatial footprint of e-commerce logistics differentiating the types of warehouses: The case of Amazon in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josselin</w:t>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.647-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12m97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5198/jtlu.2024.2438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769509v1</w:t>
+                <w:t xml:space="preserve">hal-04885453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the spatial footprint of e-commerce logistics differentiating the types of warehouses: The case of Amazon in the United States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le domaine public, une réserve d’urbanisation invisible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.647-674. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5198/jtlu.2024.2438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12m97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885453v1</w:t>
+                <w:t xml:space="preserve">hal-04769509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Offner, Gilles Pinson, 2021, L’impossible pouvoir local ? De nouvelles marges de manœuvre pour l’action publique urbaine, Le Bord de l'eau (collection Documents), 155 p.</w:t>
               </w:r>
@@ -955,506 +955,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t>
+                <w:t xml:space="preserve">Uncovering the land development potential of municipalities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SAGEO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t>
+              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CITTA, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351471v1</w:t>
+                <w:t xml:space="preserve">hal-04491816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux méthodologiques pour caractériser la privatisation du foncier public des communes et des intercommunalités en France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the spatial patterns of Amazon warehouse network in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CRDIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Spatiales; Université Laval, May 2023, Québec (Québec), Canada</w:t>
+              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023 Montreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100576v1</w:t>
+                <w:t xml:space="preserve">hal-04491105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the land development potential of municipalities in France</w:t>
+                <w:t xml:space="preserve">Enjeux méthodologiques pour caractériser la privatisation du foncier public des communes et des intercommunalités en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CITTA, Sep 2023, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire du CRDIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Spatiales; Université Laval, May 2023, Québec (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491816v1</w:t>
+                <w:t xml:space="preserve">hal-04100576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the spatial patterns of Amazon warehouse network in the United States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographier le domaine public et ses tranformations : une analyse du non-cadastré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023 Montreal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journée Nationale des Données Foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA; DGFiP; DGALN, Dec 2023, La Défense (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491105v1</w:t>
+                <w:t xml:space="preserve">hal-04347324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier le domaine public et ses tranformations : une analyse du non-cadastré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscalar and comparative analysis of warehousing development patterns and logistics sprawl in four metropolitan areas: Dallas, Houston (Texas Triangle) New York and Philadelphia (Northeast corridor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale des Données Foncières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA; DGFiP; DGALN, Dec 2023, La Défense (Paris), France</w:t>
+              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023 Montreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRRELT/Université de Montréal, Jul 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347324v1</w:t>
+                <w:t xml:space="preserve">hal-04491101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscalar and comparative analysis of warehousing development patterns and logistics sprawl in four metropolitan areas: Dallas, Houston (Texas Triangle) New York and Philadelphia (Northeast corridor)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lecourt</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023 Montreal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRRELT/Université de Montréal, Jul 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Conférence SAGEO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491101v1</w:t>
+                <w:t xml:space="preserve">hal-04351471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Inter)municipal land: a building machine?</w:t>
               </w:r>
@@ -1541,77 +1541,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of warehouse geography in the US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1661,51 +1661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,51 +1713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Pinet; Mireille Batton-Hubert; Eric Desjardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Data Imperfection 2: Use Cases</w:t>
@@ -1799,51 +1799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imperfection et information géographique 2 – Cas d’utilisation</w:t>
@@ -1967,185 +1967,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the spatial logics of Amazon warehouses following a multiscalar and temporal approach. For a geography of Amazon's logistics system in the United States</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse des logiques spatiales des entrepôts Amazon suivant une approche multiscalaire et temporelle. Pour une géographie du système logistique d’Amazon aux États-Unis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université Gustave Eiffel. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université gustave eiffel. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03489397v3</w:t>
+                <w:t xml:space="preserve">halshs-03489387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des logiques spatiales des entrepôts Amazon suivant une approche multiscalaire et temporelle. Pour une géographie du système logistique d’Amazon aux États-Unis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of the spatial logics of Amazon warehouses following a multiscalar and temporal approach. For a geography of Amazon's logistics system in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université gustave eiffel. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] Université Gustave Eiffel. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03489387v1</w:t>
+                <w:t xml:space="preserve">halshs-03489397v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport exécutif du colloque &amp;quot;Ville durable, moteur de transformation sociale en Europe, Amérique latine, Caraïbe</w:t>
               </w:r>
@@ -2502,51 +2502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B3DE7A3"/>
+    <w:nsid w:val="78131330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2650,51 +2650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F2A8E7F"/>
+    <w:nsid w:val="103EA37C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2884,51 +2884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-lecourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1414-9450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05528823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AVIG1029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delattre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489397v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillope" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e462qm6n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-lecourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1414-9450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05528823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AVIG1029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2438" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delattre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489397v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillope" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e462qm6n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>