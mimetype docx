--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -413,235 +413,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the spatial footprint of e-commerce logistics differentiating the types of warehouses: The case of Amazon in the United States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le domaine public, une réserve d’urbanisation invisible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.647-674. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5198/jtlu.2024.2438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12m97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885453v1</w:t>
+                <w:t xml:space="preserve">hal-04769509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le domaine public, une réserve d’urbanisation invisible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the spatial footprint of e-commerce logistics differentiating the types of warehouses: The case of Amazon in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josselin</w:t>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.647-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12m97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5198/jtlu.2024.2438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769509v1</w:t>
+                <w:t xml:space="preserve">hal-04885453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Offner, Gilles Pinson, 2021, L’impossible pouvoir local ? De nouvelles marges de manœuvre pour l’action publique urbaine, Le Bord de l'eau (collection Documents), 155 p.</w:t>
               </w:r>
@@ -1030,77 +1030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the spatial patterns of Amazon warehouse network in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Transport Research - WCTR 2023 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1263,51 +1263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscalar and comparative analysis of warehousing development patterns and logistics sprawl in four metropolitan areas: Dallas, Houston (Texas Triangle) New York and Philadelphia (Northeast corridor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1358,64 +1358,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SAGEO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1541,77 +1541,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of warehouse geography in the US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1661,51 +1661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,51 +1713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Pinet; Mireille Batton-Hubert; Eric Desjardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Data Imperfection 2: Use Cases</w:t>
@@ -1799,51 +1799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imperfection et information géographique 2 – Cas d’utilisation</w:t>
@@ -1973,51 +1973,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des logiques spatiales des entrepôts Amazon suivant une approche multiscalaire et temporelle. Pour une géographie du système logistique d’Amazon aux États-Unis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2052,51 +2052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the spatial logics of Amazon warehouses following a multiscalar and temporal approach. For a geography of Amazon's logistics system in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lecourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2502,51 +2502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78131330"/>
+    <w:nsid w:val="F457C16A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2650,51 +2650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="103EA37C"/>
+    <w:nsid w:val="5071A265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2884,51 +2884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-lecourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1414-9450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05528823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AVIG1029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2438" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delattre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489397v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillope" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e462qm6n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-lecourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1414-9450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05528823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AVIG1029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2024.2438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delattre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489397v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillope" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e462qm6n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>