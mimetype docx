--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -2502,51 +2502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F457C16A"/>
+    <w:nsid w:val="13B944D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2650,51 +2650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5071A265"/>
+    <w:nsid w:val="386DB315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>