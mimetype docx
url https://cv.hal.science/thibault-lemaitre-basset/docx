--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -217,278 +217,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
+                <w:t xml:space="preserve">Uncertainty propagation in a modelling chain of climate change impact for a representative French drainage site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (10), pp.1426-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2203322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214908v1</w:t>
+                <w:t xml:space="preserve">hal-04190990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation in a modelling chain of climate change impact for a representative French drainage site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Jeantet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (10), pp.1426-1442. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2203322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190990v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evapotranspiration in hydrological models under rising CO2: a jump into the unknown</w:t>
               </w:r>
@@ -855,230 +855,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding uncertainties in future evapotranspiration projections to study the impact of climate change on hydrology over France</w:t>
+                <w:t xml:space="preserve">Modelling long-term effects of climate change and anthropogenic activities on water resources of the Moselle River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701241v1</w:t>
+                <w:t xml:space="preserve">hal-03701242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling long-term effects of climate change and anthropogenic activities on water resources of the Moselle River basin</w:t>
+                <w:t xml:space="preserve">Understanding uncertainties in future evapotranspiration projections to study the impact of climate change on hydrology over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701242v1</w:t>
+                <w:t xml:space="preserve">hal-03701241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty on evapotranspiration formulation and its hydrological implication under climate change over France</w:t>
               </w:r>
@@ -1194,77 +1194,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur les crues et les étiages du bassin de la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1938,51 +1938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101855" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03384-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2147-2022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1895437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108601269.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04155520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101855" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03384-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2147-2022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1895437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108601269.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04155520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>