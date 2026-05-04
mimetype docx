--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -72,5090 +72,5181 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
+                <w:t xml:space="preserve">Adaptive Introgression in the Context of Climate Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Albert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208899v1</w:t>
+                <w:t xml:space="preserve">hal-05607532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Explosive Radiation of the Neotropical Tillandsia Subgenus Tillandsia (Bromeliaceae) Has Been Accompanied by Pervasive Hybridization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Yardeni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clara Groot Crego</w:t>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf039⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229535v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking convergent selection history of wheat and barley and its potential for breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Explosive Radiation of the Neotropical Tillandsia Subgenus Tillandsia (Bromeliaceae) Has Been Accompanied by Pervasive Hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Yardeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H J Barfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Battaglia</w:t>
+                <w:t xml:space="preserve">Clara Groot Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-025-02128-0⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371655v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tests ADN sur miels, entre promesses et réalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Striking convergent selection history of wheat and barley and its potential for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Forestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Civan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Birgel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raffaella Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Apiculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.2268 - 2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-025-02128-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206020v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tests ADN sur miels, entre promesses et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Julie Birgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Apiculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717422v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of repeated local adaptation to climate in distantly related plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Whiting</w:t>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Booker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pooja Singh</w:t>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02514-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760888v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome screening for near-diagnostic genetic markers for four western European white oak species identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking population structure and phenology through time using ancient genomes from waterlogged white oak wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Rellstab</w:t>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01236-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640959v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Long-Term and Short-Term Determinants of Genetic Diversity in Honey Bees: Beekeeping Impact and Conservation Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">The genetic architecture of repeated local adaptation to climate in distantly related plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Booker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rougeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faux</w:t>
+                <w:t xml:space="preserve">Brandon Lind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Basso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Wragg</w:t>
+                <w:t xml:space="preserve">Pooja Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae249⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (10), pp.1933-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02514-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847121v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAM evolution is associated with gene family expansion in an explosive bromeliad radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Groot Crego</w:t>
+                <w:t xml:space="preserve">Whole-genome screening for near-diagnostic genetic markers for four western European white oak species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adline Delcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaqueline Hess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gil Yardeni</w:t>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylaure de la Harpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Priemer</w:t>
+                <w:t xml:space="preserve">Christian Rellstab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.02.01.526631⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01236-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338234v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring Long-Term and Short-Term Determinants of Genetic Diversity in Honey Bees: Beekeeping Impact and Conservation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+                <w:t xml:space="preserve">David Wragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (12), pp.msae249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481461v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele surfing causes maladaptation in a Pacific salmon of conservation concern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAM evolution is associated with gene family expansion in an explosive bromeliad radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Groot Crego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Yardeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylaure de la Harpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Priemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010918⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.02.01.526631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222461v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of genomic landscapes of differentiation across a Populus divergence gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiying Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Rendón-Anaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Paun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huiying Shang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluating the driving force behind mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.89706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic responses of oceanic island birds to local and regional ecological disruptions revealed by whole‐genome sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allele surfing causes maladaptation in a Pacific salmon of conservation concern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Koop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Gabrielli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17243⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1010918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668174v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Kratochvíl and Rovatsos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Demographic responses of oceanic island birds to local and regional ecological disruptions revealed by whole‐genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Salmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nabholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Milá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.11.067⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521111v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of immune genes in island birds: reduction in population sizes can explain island syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to Kratochvíl and Rovatsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.186⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.R30-R31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886783v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of immune genes in island birds: reduction in population sizes can explain island syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doutrelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Covas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martim Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Saleh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laura Truffaut</w:t>
+                <w:t xml:space="preserve">Juan Carlos Illera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553889v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and genetic divergence in oak species highlight adaptive genes to soil water constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac420/6692722⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.4-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771214v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon‐specific or universal? Using target capture to study the evolutionary history of rapid radiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gil Yardeni</w:t>
+                <w:t xml:space="preserve">Gene expression and genetic divergence in oak species highlight adaptive genes to soil water constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Viruel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clara Groot Crego</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13523⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (4), pp.2466-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac420/6692722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338158v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and Ecological Drivers of Genetic Structure in Greek Populations of Alkanna tinctoria (Boraginaceae), a Polyploid Medicinal Herb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
+                <w:t xml:space="preserve">Nikos Krigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+                <w:t xml:space="preserve">Eva Temsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Caizergues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Scornavacca</w:t>
+                <w:t xml:space="preserve">Hanna Weiss-Schneeweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.706574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784876v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bird’s white-eye view on avian sex chromosome evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Taxon‐specific or universal? Using target capture to study the evolutionary history of rapid radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Yardeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Viruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Csukonyi</w:t>
+                <w:t xml:space="preserve">Margot Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Groot Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.70⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.927-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338161v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Ecological Drivers of Genetic Structure in Greek Populations of Alkanna tinctoria (Boraginaceae), a Polyploid Medicinal Herb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Aude Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Krigas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hanna Weiss-Schneeweiss</w:t>
+                <w:t xml:space="preserve">Céline Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.706574⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.1303-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338167v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive introgression as a driver of local adaptation to climate in European white oaks</w:t>
+                <w:t xml:space="preserve">A bird’s white-eye view on avian sex chromosome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Laura Csukonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 226 (4), pp.1171-1182. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627923v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive introgression as a driver of local adaptation to climate in European white oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laura Truffaut</w:t>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (4), pp.1171-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206333v1</w:t>
+                <w:t xml:space="preserve">hal-02627923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-island diversification in a passerine bird</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+                <w:t xml:space="preserve">Évolution passée et contemporaine des chênes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thébaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hermine Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287 (1923), pp.20192999. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (4), pp.297-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965034v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic history shaped geographical patterns of deleterious mutation load in a broadly distributed Pacific Salmon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+                <w:t xml:space="preserve">Within-island diversification in a passerine bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Milá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moore</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008348⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1923), pp.20192999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338188v1</w:t>
+                <w:t xml:space="preserve">hal-02965034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the ancestry of modern bread wheats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pont</w:t>
+                <w:t xml:space="preserve">Demographic history shaped geographical patterns of deleterious mutation load in a broadly distributed Pacific Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Seidel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
+                <w:t xml:space="preserve">Eric Normandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0393-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (8), pp.e1008348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154676v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive postglacial gene flow between European white oaks uncovered genes underlying species barriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing the ancestry of modern bread wheats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Lalanne</w:t>
+                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16039⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (5), pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0393-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622295v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardwood tree genomics: unlocking woody plant biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive postglacial gene flow between European white oaks uncovered genes underlying species barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald A. Tuskan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Myburg</w:t>
+                <w:t xml:space="preserve">Catherine Bodenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01799⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online fisrt, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622509v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Hardwood tree genomics: unlocking woody plant biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald A. Tuskan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew T. Groover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Paul Difazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Alexander Myburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput DNA sequencing of ancient wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lagane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14514⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783724v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure of Venturia inaequalis, a causal agent of apple scab, in response to heterogeneous apple tree cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Michalecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Michalecka</w:t>
+                <w:t xml:space="preserve">Sylwester Masny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Puławska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-018-1122-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tchernobyl, l'Inra étudie la résistance du chêne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Throughput DNA sequencing of ancient wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Guillemet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Mikkel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (5), pp.1138-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617998v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive recent secondary contacts between four European white oak species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tchernobyl, l'Inra étudie la résistance du chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 août 2018, pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608621v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When virulence originates from nonagricultural hosts: evolutionary and epidemiological consequences of introgressions following secondary contacts in &amp;lt;i&amp;gt;Venturia inaequalis&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Extensive recent secondary contacts between four European white oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Villate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Caffier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 210 (4), pp.1443-1452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13873⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 214 (2), pp.865-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516628v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of new virulent populations of apple scab from nonagricultural disease reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When virulence originates from nonagricultural hosts: evolutionary and epidemiological consequences of introgressions following secondary contacts in &amp;lt;i&amp;gt;Venturia inaequalis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hanne Lindhard-Pedersen</w:t>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 209 (3), pp.1220-1229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13658⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 210 (4), pp.1443-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392705v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of new virulent populations of apple scab from nonagricultural disease reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Michalecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Joubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
+                <w:t xml:space="preserve">Hanne Lindhard-Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01520.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (3), pp.1220-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331671v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.62-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01520.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of the population structure of Venturia inaequalis, the apple scab fungus, associated with the domestication of its host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu-Guo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (4), pp.658-674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04498.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5165,1465 +5256,1465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE LIMITS IN USING A SINGLE REFERENCE GENOME FOR POPULATION GENOMICS: TOWARDS PAN-GENOMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Chibani Bahi Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurbee 10th congress of apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and deleterious mutation load in Apis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EurBee 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31926/evoltree.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a Plant a Genetic Mosaic? An Insight into Plants' Individuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy of Plant Biology Workshop Program http://sites.exeter.ac.uk/plantphenome/philosophy-of-plant-biology-workshop/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of recent secondary contacts between four morphologically distinct oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genome sequencing and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Resistance genes introgressed in agrosystems act as gateways for virulent populations from the wild: the apple scab case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Resistance Sustainability International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barrières génétiques endogènes chez les pathogènes : la virulence-Vf de Venturia inaequalis à l’épreuve des scans génomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres de Phytopathologie, Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling evolutionary dynamics of fungal effectors and functional genomics : towards understanding mechanisms of Venturia inaequalis virulence and identifying durable resistance genes in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide spread and evolution of pathogenicity traits of the apple scab fungus Venturia inaequalis associated with the domestication of its host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lê Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de division : dans le temps et l’espace - Conférences Jacques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6633,650 +6724,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved highly heterogeneous genomic landscapes of diversity in honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome (PAG 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Diego, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomics and population genomics of honey bees through the direct sequencing of honeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Teixido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee genome reconstruction through the sequencing of hive products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Canale Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Canale Tabet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilien Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apimondia 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From whole-genome scans for divergence to the discovery of speciation genes in oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Aury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Villate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ROAD MOVIE project - Resistance Of Apple against Diseases: Mechanisms Of Virulence and Identification of Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7286,98 +7377,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to population genomics methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7387,117 +7478,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : la diversité génétique à l’origine de l’adaptation des arbres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7507,573 +7598,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviews of “Whole-genome screening for near-diagnostic genetic markers for four western European white oak species identification“</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle étude décortique l’origine des mutations génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/73QH-D818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04529452v1</w:t>
+                <w:t xml:space="preserve">hal-04693723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations chez les arbres : quelles conséquences pour l’adaptation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reviews of “Whole-genome screening for near-diagnostic genetic markers for four western European white oak species identification“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adline Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Hagenlocher</w:t>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rellstab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/73QH-D818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693730v1</w:t>
+                <w:t xml:space="preserve">hal-04529452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle étude décortique l’origine des mutations génétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations chez les arbres : quelles conséquences pour l’adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Hagenlocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693723v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et forêts, entre corps et cœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bird’s white-eye view on neosex chromosome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Csukonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/505610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8083,863 +8174,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome screening for near-diagnostic genetic markers for white oak species identification in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rellstab Christian</w:t>
+                <w:t xml:space="preserve">Core genes driving climate adaptation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Yeaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Booker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Rougeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Lind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338208v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+                <w:t xml:space="preserve">The explosive radiation of the Neotropical Tillandsia subgenus Tillandsia (Bromeliaceae) has been facilitated by pervasive hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Yardeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Groot Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503438v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The explosive radiation of the Neotropical Tillandsia subgenus Tillandsia (Bromeliaceae) has been facilitated by pervasive hybridization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Yardeni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clara Groot Crego</w:t>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338213v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+                <w:t xml:space="preserve">Whole-genome screening for near-diagnostic genetic markers for white oak species identification in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adline Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rellstab Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338228v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core genes driving climate adaptation in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Yeaman</w:t>
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Whiting</w:t>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Booker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brandon Lind</w:t>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338219v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide evolutionary response of European oaks since the Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive introgression as a driver of local adaptation to climate in European white oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8949,147 +9040,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9099,105 +9190,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations et déterminants de la diversité génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des populations [q-bio.PE]. Université d'Angers, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04065311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9344,51 +9435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Yardeni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H J Barfuss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Till" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Thornton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Groot Crego" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Battaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02128-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Birgel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiting" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Booker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Lind" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02514-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01236-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wragg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylaure de la Harpe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.01.526631" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Koop" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010918" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiying Shang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Rend&#243;n-Anaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Paun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89706" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gabrielli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17243" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barthe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim Melo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.186" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13523" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.70" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Krigas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Temsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Weiss-Schneeweiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.706574" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2999" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008348" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Masny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pu&#322;awska" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1122-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillemet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608621v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14413" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13873" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chibani Bahi Amar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848078v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338184v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339802v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529452v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wagner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/73QH-D818" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338208v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rellstab Christian" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503438v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338213v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barfuss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Thornton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338219v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Yeaman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rougeux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788600v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04065311v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Yardeni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H J Barfuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Till" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Thornton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Groot Crego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Battaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02128-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Birgel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiting" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Booker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Lind" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02514-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01236-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wragg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylaure de la Harpe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.01.526631" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiying Shang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Rend&#243;n-Anaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Paun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89706" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Koop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gabrielli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17243" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim Melo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Krigas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Temsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Weiss-Schneeweiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.706574" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13523" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.70" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2999" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008348" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Masny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pu&#322;awska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1122-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14514" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillemet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13873" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chibani Bahi Amar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848302v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848078v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338919v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338184v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339802v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529452v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/73QH-D818" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Yeaman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rougeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barfuss" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Thornton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503438v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338208v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rellstab Christian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04065311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>