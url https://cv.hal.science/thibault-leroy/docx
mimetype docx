--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1961,252 +1961,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Kratochvíl and Rovatsos</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of immune genes in island birds: reduction in population sizes can explain island syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doutrelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Covas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martim Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Illera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.11.067⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521111v1</w:t>
+                <w:t xml:space="preserve">hal-03886783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of immune genes in island birds: reduction in population sizes can explain island syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to Kratochvíl and Rovatsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e67. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.R30-R31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886783v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t>
               </w:r>
@@ -2722,295 +2722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
+                <w:t xml:space="preserve">A bird’s white-eye view on avian sex chromosome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Caizergues</w:t>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Scornavacca</w:t>
+                <w:t xml:space="preserve">Laura Csukonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (6), pp.1303-1310. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784876v1</w:t>
+                <w:t xml:space="preserve">hal-04338161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bird’s white-eye view on avian sex chromosome evolution</w:t>
+                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+                <w:t xml:space="preserve">Aude Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Csukonyi</w:t>
+                <w:t xml:space="preserve">Céline Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e63. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.1303-1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338161v1</w:t>
+                <w:t xml:space="preserve">hal-03784876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive introgression as a driver of local adaptation to climate in European white oaks</w:t>
               </w:r>
@@ -4672,307 +4672,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of new virulent populations of apple scab from nonagricultural disease reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+                <w:t xml:space="preserve">Marie de Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Michalecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Hanne Lindhard-Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (3), pp.1220-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579667v1</w:t>
+                <w:t xml:space="preserve">hal-01392705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of new virulent populations of apple scab from nonagricultural disease reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Gracia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hanne Lindhard-Pedersen</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
               </w:r>
@@ -5706,51 +5706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6206,90 +6206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Resistance genes introgressed in agrosystems act as gateways for virulent populations from the wild: the apple scab case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6344,51 +6344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barrières génétiques endogènes chez les pathogènes : la virulence-Vf de Venturia inaequalis à l’épreuve des scans génomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,90 +8042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bird’s white-eye view on neosex chromosome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Csukonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8300,381 +8300,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The explosive radiation of the Neotropical Tillandsia subgenus Tillandsia (Bromeliaceae) has been facilitated by pervasive hybridization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gil Yardeni</w:t>
+                <w:t xml:space="preserve">Whole-genome screening for near-diagnostic genetic markers for white oak species identification in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adline Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Barfuss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clara Groot Crego</w:t>
+                <w:t xml:space="preserve">Rellstab Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338213v1</w:t>
+                <w:t xml:space="preserve">hal-04338208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+                <w:t xml:space="preserve">The explosive radiation of the Neotropical Tillandsia subgenus Tillandsia (Bromeliaceae) has been facilitated by pervasive hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Yardeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Groot Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503438v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome screening for near-diagnostic genetic markers for white oak species identification in Europe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rellstab Christian</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04338208v1</w:t>
+                <w:t xml:space="preserve">hal-04503438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
@@ -9435,51 +9435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Yardeni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H J Barfuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Till" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Thornton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Groot Crego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Battaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02128-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Birgel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiting" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Booker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Lind" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02514-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01236-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wragg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylaure de la Harpe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.01.526631" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiying Shang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Rend&#243;n-Anaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Paun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89706" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Koop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gabrielli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17243" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim Melo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Krigas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Temsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Weiss-Schneeweiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.706574" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13523" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.70" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2999" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008348" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Masny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pu&#322;awska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1122-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14514" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillemet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13873" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chibani Bahi Amar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848302v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848078v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338919v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338184v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339802v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529452v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/73QH-D818" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Yeaman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rougeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barfuss" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Thornton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503438v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338208v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rellstab Christian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04065311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Yardeni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H J Barfuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Till" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Thornton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Groot Crego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Battaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02128-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Birgel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiting" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Booker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Lind" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02514-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adline Delcamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01236-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wragg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylaure de la Harpe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.02.01.526631" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiying Shang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Rend&#243;n-Anaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Paun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89706" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Koop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gabrielli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17243" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barthe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martim Melo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Illera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.186" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Krigas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Temsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Weiss-Schneeweiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.706574" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13523" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.70" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16095" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03206333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5331" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2999" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008348" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622295v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Groover" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schmutz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Difazio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01799" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Masny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pu&#322;awska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1122-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14514" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillemet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13873" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chibani Bahi Amar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Labarthe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848302v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848078v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338919v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338184v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339802v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529452v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/73QH-D818" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Yeaman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rougeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rellstab Christian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338213v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barfuss" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Thornton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04065311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>