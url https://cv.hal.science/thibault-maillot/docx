--- v0 (2026-03-19)
+++ v1 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2174 +234,2291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can modulations of nitrogen fertilisation and crop traits promote biological weed regulation through competition? A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2026.1690014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505587v1</w:t>
+                <w:t xml:space="preserve">hal-05615328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIFLORSYS : Un outil pour aider à la conception de stratégies agroécologiques de gestion d'adventices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Maillot</w:t>
+                <w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chanis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurène Perthame</w:t>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 101, pp.149-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art13⟩</w:t>
+              <w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029749v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary models and decision-support systems for accompanying stakeholders in managing weeds with few or no herbicides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">OPTIFLORSYS : Un outil pour aider à la conception de stratégies agroécologiques de gestion d'adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 101, pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art01-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 101, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263657v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complémentarité des outils d'accompagnement des acteurs pour la gestion des adventices économe en herbicides</w:t>
+                <w:t xml:space="preserve">Complementary models and decision-support systems for accompanying stakeholders in managing weeds with few or no herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 101, pp.119-134. </w:t>
+              <w:t xml:space="preserve">, 2025, 101, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art01-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029651v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIFLORSYS: A tool to help design agroecological weed management strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La complémentarité des outils d'accompagnement des acteurs pour la gestion des adventices économe en herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurène Perthame</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 101, pp.29-41. </w:t>
+              <w:t xml:space="preserve">, 2025, 101, pp.119-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251556v1</w:t>
+                <w:t xml:space="preserve">hal-05029651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov‐Lasalle Based Dynamic Stabilization for Fixed Wing Drones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">OPTIFLORSYS: A tool to help design agroecological weed management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14313/JAMRIS/4-2023/29⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515200v1</w:t>
+                <w:t xml:space="preserve">hal-05251556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific herbicide spraying can control weeds as well as full spraying in the long-term. A simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lyapunov‐Lasalle Based Dynamic Stabilization for Fixed Wing Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sawma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ajami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph El Maalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.108338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14313/JAMRIS/4-2023/29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283825v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining expert knowledge and models in participatory workshops with farmers to design sustainable weed management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 208, pp.103645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of nozzle control strategies in weed spot spraying to reduce herbicide use and avoid under- or over-application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Site-specific herbicide spraying can control weeds as well as full spraying in the long-term. A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vioix,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.04.012⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 214, pp.art. 108338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.108338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670175v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Ideal Varieties and Cropping Techniques for Agroecological Weed Management: A Simulation-Based Study on Pea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of nozzle control strategies in weed spot spraying to reduce herbicide use and avoid under- or over-application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.809056⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.68-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641550v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t>
+                <w:t xml:space="preserve">Tracking Ideal Varieties and Cropping Techniques for Agroecological Weed Management: A Simulation-Based Study on Pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.809056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132684v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-aided study of herbicide patch spraying: Influence of spraying features and weed spatial distributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105981⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129976v1</w:t>
+                <w:t xml:space="preserve">hal-03132684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des technologiques innovantes pour optimiser le désherbage de précision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation-aided study of herbicide patch spraying: Influence of spraying features and weed spatial distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/3t27-5f37⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.105981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256904v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des technologiques innovantes pour optimiser le désherbage de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gawain Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vioix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/3t27-5f37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624809v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Classification Algorithm for Early Weed Detection in Row-Crops by Combining Spatial and Spectral Information</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01802760v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov and Minimum-Time Path Planning for Drones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Classification Algorithm for Early Weed Detection in Row-Crops by Combining Spatial and Spectral Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gawain Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Faroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10883-014-9222-y⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.2-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10050761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097155v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lyapunov and Minimum-Time Path Planning for Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10883-014-9222-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How humans fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (4), https://www.esaim-cocv.org/articles/cocv/abs/2013/04/cocv120043/cocv120043.html. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cocv/2012043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2411,1652 +2528,1652 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking ideal varieties and cropping techniques for agroecological weed management: a simulation-based study on pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which nitrogen fertilization techniques and crop traits to promote biological weed regulation by competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Crop Modelling Symposium iCropM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des adventices dans les systèmes de culture moins dépendants des herbicides : quels rôles de la fertilisation azotée et des caractéristiques variétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, paris, France. pp.213-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which nitrogen fertilization techniques and crop traits promote weed biological regulation by competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2020 XVI European Society for Agronomy Congress "Smart Agriculture for great human challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes de cultures par algorithmes d’optimisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu de communication orale</w:t>
+              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734298v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection non supervisée des adventices par drone : résultats et limites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Herbicide site specific spraying: use of simulations to study the impact of section width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu d'une communication orale</w:t>
+              <w:t xml:space="preserve">3. AXEMA-EurAgEng Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AXEMA-EurAgEng. Paris, FRA., Feb 2019, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738238v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Détection non supervisée des adventices par drone : résultats et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gawain Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu d'une communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788115v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide site specific spraying: use of simulations to study the impact of section width</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conception de systèmes de cultures par algorithmes d’optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vioix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. AXEMA-EurAgEng Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AXEMA-EurAgEng. Paris, FRA., Feb 2019, Villepinte, France</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu de communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737668v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact sur le long terme d'une pulvérisation localisée sur la flore adventice. Une étude de Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Weed robot : un outil pour l'étude de population de plantes adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vioix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2016, Dijon, France. pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Planning and Ground Control Station Simulator for UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Balmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IEEE Aerospace Conference, Montana, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How pilots fly: An inverse optimal control problem approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ajami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2013 52th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Florence, Italy. pp.1792-1797, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a UAV ground control station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Balmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4066,762 +4183,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to optimise crop diversification in agroecological cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur de pulvérisation localisée d’herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la diversité cultivée pour réguler les adventices : le projet CASDAR RAID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Harzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 9p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les couverts cultures : adventices pour étudier le rôle de la diversification des cultures dans les systèmes de culture agro écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the estimation of vole damage on grassland by aerial multispectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piernavieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Conference on Precision Agriculture (ECPA2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Édimbourg, Royaume-Uni, 16 au 20 juillet 2017, United Kingdom. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4831,201 +4948,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 situations pédagogiques pour enseigner l’élevage de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.188, 2022, 979-10-275-0198-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations and Decisions in Cognitive Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings of the international summer school ERMITES, vol.7, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5035,590 +5152,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV. Alimentation des animaux d'élevage. B. Alimentation des truites gestantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Educagri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 situations pédagogiques pour enseigner l'élevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-82, 2022, Collection Approches, 979-10-275-0198-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises-bas des animaux d’élevage. Chap II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 situations pédagogiques pour enseigner l’élevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-42, 2022, 979-10-275-0198-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheval et précision de la performance sportive : état des lieux et perspectives. Chap VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 situations pédagogiques pour enseigner l’élevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-115, 2022, 979-10-275-0198-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traite et la gestion de la lactation. Chap VI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 situations pédagogiques pour enseigner l’élevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-104, 2022, 979-10-275-0198-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10: Le désherbage de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.175-187, 2018, 978-2-7592-2818-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5628,222 +5745,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Specific Herbicide Spraying Can Control Weeds as Well as Full Spraying in the Long-Term. A Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vioix,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov and minimum-time path planning for drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5853,100 +5970,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire pour drones de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Toulon, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013TOUL0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00954584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5956,105 +6073,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INF340 Systèmes d'information -- Outils et méthodes informatiques pour le multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01830944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6201,51 +6318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art11" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04515200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sawma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ajami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Maalouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14313/JAMRIS/4-2023/29" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04283825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103645" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lannuzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.809056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3t27-5f37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-014-9222-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744131v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5CB4762C24E2273CA25A78BE8C531ED07E81F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Balmat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOUL0008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01830944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05615328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2026.1690014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04515200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sawma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ajami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Maalouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14313/JAMRIS/4-2023/29" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103645" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04283825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix," TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lannuzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.809056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3t27-5f37" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-014-9222-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744131v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5CB4762C24E2273CA25A78BE8C531ED07E81F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Balmat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760142" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOUL0008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01830944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>