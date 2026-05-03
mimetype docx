--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -66,548 +66,799 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheelchair caster power losses due to rolling resistance on sports surfaces</w:t>
+                <w:t xml:space="preserve">Turning judges ranking into biomechanical parameters for cheerleading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Pomarat</w:t>
+                <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Marsan</w:t>
+                <w:t xml:space="preserve">Mickael Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faupin</w:t>
+                <w:t xml:space="preserve">Élodie Dancerel-Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17483107.2024.2406450⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725578v1</w:t>
+                <w:t xml:space="preserve">hal-04738046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance criteria for para-athletes in fencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wheelchair caster power losses due to rolling resistance on sports surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">A. Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Navarro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Y. Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (12), pp.3141-3150. </w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (4), pp.1176-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2023.2294724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2024.2406450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383335v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hip joint mechanical energetics in table tennis forehand and backhand drives: a preliminary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance criteria for para-athletes in fencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Thoreux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauret</w:t>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Racket Sports Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (12), pp.3141-3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2023.2294724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188172v1</w:t>
+                <w:t xml:space="preserve">hal-04383335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Physiologie, biomécanique et blessures au tennis de table : une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ferrandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Thoreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of hip joint mechanical energetics in table tennis forehand and backhand drives: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Thoreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Jacquet-Yquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Racket Sports Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.37-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biomechanical analysis of the golf swing: methodological effect of angular velocity component on the identification of the kinematic sequence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thoreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta of Bioengineering and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (2), pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -617,620 +868,836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for quantifying power during wheelchair sports propulsion in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche d’un critère de performance pour les athlètes d’escrime fauteuil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of holding a racket on upper limbs kinematics for parabadminton: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Alberca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">para-escrime, performance, individualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">48ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275917v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN SITU VALIDATION OF POWER QUANTIFICATION FOR DYNAMIC WHEELCHAIR SPORTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">À la recherche d’un critère de performance pour les athlètes d’escrime fauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">para-escrime, performance, individualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489340v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing racing wheelchair design through coupled biomechanical-mechanical simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">IN SITU VALIDATION OF POWER QUANTIFICATION FOR DYNAMIC WHEELCHAIR SPORTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ischia (NA), Italy</w:t>
+              <w:t xml:space="preserve">International Society of Biomechanics (ISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887092v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparing the weapon speed of French elite para-fencers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing racing wheelchair design through coupled biomechanical-mechanical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ischia (NA), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of the projection plane and the markers choice on the X-factor computation of the golf swing X-factor: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème conférence de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz, France. pp.S45-S46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1240,114 +1707,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation biomécanique personnalisée des mécanismes lésionnels de la hanche sur les sports de pivot : application au tennis de table.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Marsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. HESAM Université, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021HESAE003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03407741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechano-Transduction of Osteocytes in Live Allograft Bone Systems (LABS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Budyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2021HESAE003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-03407741v1</w:t>
+                <w:t xml:space="preserve">T Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding CMBE 2015, X. Xie (co-Eds.), ZetaComputational Resources Ltd., vol. 1, p. 124-127, 2015, ISSN 2227-3085 e-ISBN 2227-9385, ISBN 978-0-9562914-3-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the morphlogy of progenitor and mature osteocytes contributes to their mechanotransduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budyn E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mainnemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schrefler, B; Onate, E; Papadrakaki M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Computational Methods for Coupled Problems in Science and Engineering (ECCOMAS Coupled Problems) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CIMNE editions, pp.566-575, 2015, Coupled Problems in Science and Engineering VI, 978-0-9562914-3-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1494,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04725578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pomarat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marsan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2024.2406450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04383335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2023.2294724" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Jacquet-Yquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourgain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04275917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loiseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812154" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03407741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAE003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738046v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Marsan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dancerel-Bourlon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14557" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04725578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pomarat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2024.2406450" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04383335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2023.2294724" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ferrandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.04.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Jacquet-Yquel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourgain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marsan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Alberca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04275917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Landon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loiseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812154" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03407741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAE003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Budyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mainnemare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budyn E." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mainnemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>