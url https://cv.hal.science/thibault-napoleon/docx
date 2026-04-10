--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -247,304 +247,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I2CKD : Intra- and inter-class knowledge distillation for semantic segmentation</w:t>
+                <w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Karine</w:t>
+                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Jridi</w:t>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa El-Bouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.130791⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144692v1</w:t>
+                <w:t xml:space="preserve">hal-05119555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
+                <w:t xml:space="preserve">I2CKD : Intra- and inter-class knowledge distillation for semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa El-Bouz</w:t>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 649, pp.130791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.130791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119555v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’intelligence artificielle pour la surveillance d’une colonie de phoques gris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -582,77 +582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel-spatial knowledge distillation for efficient semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 180, pp.48-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -820,90 +820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Eddahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rassaire Fouefack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1188,51 +1188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One lens optical correlation: application to face recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des méthodes de distillation de connaissance pour la segmentation sémantique des images sous-marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Guéganno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition Aware Multimodal Semantic Segmentation Adapted to Underwater Scene Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Fnaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2362,338 +2362,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An investigation of knowledge distillation methods for underwater image semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guéganno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772781v1</w:t>
+                <w:t xml:space="preserve">hal-04734431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of knowledge distillation methods for underwater image semantic segmentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734431v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation Sémantique d'Images pour la Conduite Autonome basée sur la Distillation de Connaissance Auto-Attentive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2718,90 +2718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning disentangled representation of video for pallet decomposition in industrial warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Eddahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,269 +2842,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Images Segmentation for autonomous driving using Self-Attention Knowledge Distillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Karine</w:t>
+                <w:t xml:space="preserve">High-speed and Low-area Implementations of a Generic and Parallel Integral Image Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Chehaitly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Lalevee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Signal Image Technology &amp; Internet Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 20th IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Quebec City, Canada. pp.407-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9841973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780530v1</w:t>
+                <w:t xml:space="preserve">hal-03790756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed and Low-area Implementations of a Generic and Parallel Integral Image Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Lalevee</w:t>
+                <w:t xml:space="preserve">Semantic Images Segmentation for autonomous driving using Self-Attention Knowledge Distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 20th IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Conference on Signal Image Technology &amp; Internet Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9841973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03790756v1</w:t>
+                <w:t xml:space="preserve">hal-03780530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Seals Recognition using Transfer Learning of Convolutional Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,51 +5302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2025.100634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Masmoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.02.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanafi-Portier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.104198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benarab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4145938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DB103LX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTHQMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT8GBF2F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/367181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Barros da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Fnaich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lalevee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9841973" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mulot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW50498.2020.00325" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gerval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051267" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibt Ul Hussain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414634" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartveldt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Axenopoulos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR11/065-069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Dutagaci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Burak Akg&#252;l" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR09/061-068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Adamek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schmitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l O'Connor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547980" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Adamek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hanafi-Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Carcopino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ouldamer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Brisepierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00576966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2025.100634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130791" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Masmoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.02.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanafi-Portier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.104198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benarab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4145938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DB103LX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTHQMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT8GBF2F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/367181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Barros da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Fnaich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lalevee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9841973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mulot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW50498.2020.00325" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gerval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051267" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibt Ul Hussain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414634" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartveldt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Axenopoulos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR11/065-069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Dutagaci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Burak Akg&#252;l" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR09/061-068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Adamek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schmitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l O'Connor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547980" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Adamek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hanafi-Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Carcopino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ouldamer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Brisepierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00576966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>