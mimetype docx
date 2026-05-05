--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -143,516 +143,516 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep functional multiple index models with an application to speech emotion recognition</w:t>
+                <w:t xml:space="preserve">Méthodes d’intelligence artificielle pour la surveillance d’une colonie de phoques gris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Saumard</w:t>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir El Haj</w:t>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Napoleon</w:t>
+                <w:t xml:space="preserve">Hamza Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403302v1</w:t>
+                <w:t xml:space="preserve">hal-05020300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep functional multiple index models with an application to speech emotion recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
+                <w:t xml:space="preserve">Abir El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Napoléon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marwa El-Bouz</w:t>
+                <w:t xml:space="preserve">Thibault Napoleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.100634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.array.2025.100634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119555v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I2CKD : Intra- and inter-class knowledge distillation for semantic segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Karine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maher Jridi</w:t>
+                <w:t xml:space="preserve">Marwa El-Bouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.130791⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144692v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’intelligence artificielle pour la surveillance d’une colonie de phoques gris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">I2CKD : Intra- and inter-class knowledge distillation for semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamza Masmoudi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 649, pp.130791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.130791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020300v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel-spatial knowledge distillation for efficient semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 180, pp.48-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -820,90 +820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Eddahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rassaire Fouefack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -967,51 +967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimmer’s Head Detection Based on a Contrario and Scaled Composite JTC Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Sky Dehazing by Atmospheric Light Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Hajjami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1188,64 +1188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One lens optical correlation: application to face recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1286,315 +1286,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized swimmer tracking system based on a novel multi-related-targets approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pose invariant face recognition: 3D model from single photo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 89, pp.195-202. </w:t>
+              <w:t xml:space="preserve">, 2017, 89, pp.150-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562738v1</w:t>
+                <w:t xml:space="preserve">hal-02562739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose invariant face recognition: 3D model from single photo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimized swimmer tracking system based on a novel multi-related-targets approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Benarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 89, pp.150-161. </w:t>
+              <w:t xml:space="preserve">, 2017, 89, pp.195-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562739v1</w:t>
+                <w:t xml:space="preserve">hal-02562738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized swimmer tracking system by a dynamic fusion of correlation and color histogram techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,51 +1679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 2D Silhouettes to 3D Object Retrieval: Contributions and Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1796,662 +1796,662 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection via Reverse Distillation For Ocean Environments Preservation</w:t>
+                <w:t xml:space="preserve">Condition Aware Multimodal Semantic Segmentation Adapted to Underwater Scene Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wissal Fnaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Robotics and Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224392v1</w:t>
+                <w:t xml:space="preserve">hal-05349022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'incendie par identification d'anomalies utilisant la distillation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Étude des méthodes de distillation de connaissance pour la segmentation sémantique des images sous-marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guéganno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Titouan Verdu</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131239v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision to unravel biotic and abiotic factors explaining the fine-scale distribution of cold-water corals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection d'incendie par identification d'anomalies utilisant la distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Marcillat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Biology Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Hong-Kong (Hong-Kong), Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133545v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des méthodes de distillation de connaissance pour la segmentation sémantique des images sous-marines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection via Reverse Distillation For Ocean Environments Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, BREST, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131252v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Aware Multimodal Semantic Segmentation Adapted to Underwater Scene Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer vision to unravel biotic and abiotic factors explaining the fine-scale distribution of cold-water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Marcillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Vinicius Barros da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Olu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissal Fnaich</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Luisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Deep Sea Biology Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Hong-Kong (Hong-Kong), Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349022v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of knowledge distillation methods for underwater image semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Guéganno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2489,51 +2489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,252 +2617,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation Sémantique d'Images pour la Conduite Autonome basée sur la Distillation de Connaissance Auto-Attentive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning disentangled representation of video for pallet decomposition in industrial warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maher Jridi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition and Tracking XXXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Orlando, United States. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2663161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219610v1</w:t>
+                <w:t xml:space="preserve">hal-04136828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning disentangled representation of video for pallet decomposition in industrial warehouses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Segmentation Sémantique d'Images pour la Conduite Autonome basée sur la Distillation de Connaissance Auto-Attentive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marwa El Bouz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition and Tracking XXXIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2663161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04136828v1</w:t>
+                <w:t xml:space="preserve">hal-04219610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed and Low-area Implementations of a Generic and Parallel Integral Image Architecture</w:t>
               </w:r>
@@ -2874,64 +2874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Chehaitly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Lalevee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 20th IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Quebec City, Canada. pp.407-411, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2965,77 +2965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Images Segmentation for autonomous driving using Self-Attention Knowledge Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Signal Image Technology &amp; Internet Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3060,90 +3060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Seals Recognition using Transfer Learning of Convolutional Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications IPTA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Koschmieder dehazing model for underwater marker detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Hajjami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Caracotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Seattle, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3402,51 +3402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-automatic swimmer tracking system based on an optimized scaled composite JTC technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International KES Conference on SMART EDUCATION AND E-LEARNING (KES-SEEL-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3640,51 +3640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel multitracking system for the evaluation of high-level swimmers performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,51 +3757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local binary patterns preprocessing for face identification/verification using the VanderLugt correlator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3842,645 +3842,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Recognition using Local Quantized Patterns</w:t>
+                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibt Ul Hussain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.385-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806104v1</w:t>
+                <w:t xml:space="preserve">hal-00722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Face Recognition using Local Quantized Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Bac Le</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sibt Ul Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machive Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722884v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-based 3D object retrieval using 2D views</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SHREC'09 Track: Generic Shape Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal Godil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helin Dutagaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceyhun Burak Akgül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Axenopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414634⟩</w:t>
+              <w:t xml:space="preserve">Eurographics workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurographics, Mar 2009, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR09/061-068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562258v1</w:t>
+                <w:t xml:space="preserve">hal-00804527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHREC’09 Track: Structural Shape Retrieval on Watertight Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Content-based 3D object retrieval using 2D views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sahbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1437-1440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR11/065-069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562251v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHREC'09 Track: Generic Shape Retrieval</w:t>
+                <w:t xml:space="preserve">SHREC’09 Track: Structural Shape Retrieval on Watertight Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afzal Godil</w:t>
+                <w:t xml:space="preserve">J. Hartveldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helin Dutagaci</w:t>
+                <w:t xml:space="preserve">Spagnuolo Michela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Axenopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceyhun Burak Akgül</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Apostolos Axenopoulos</w:t>
+                <w:t xml:space="preserve">Silvia Biasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bustos</w:t>
+                <w:t xml:space="preserve">Petros Daras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurographics, Mar 2009, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR09/061-068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR11/065-069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804527v1</w:t>
+                <w:t xml:space="preserve">hal-02562251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHREC'08 entry: Multi-view 3D retrieval using multi-scale contour representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view 3D retrieval using silhouette intersection and multi-scale contour representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomaz Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,51 +4693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor classification with optimized texture convolutional neural network: application to complex benthic habitats on seamount and volcanic island slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Hanafi-Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPOSITIF DE CLASSIFICATION DE SCÈNE DE L'ENVIRONNEMENT D'UN VÉHICULE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2025099180. 2025, https://register.epo.org/application?number=EP24802233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTÈME D'IMAGERIE SOUS-MARINE POLARISÉE POUR AMÉLIORER LA VISIBILITÉ ET LA DÉTECTION D'OBJET EN EAU TURBIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,51 +5062,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation multi-vues et recherche d'objets 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Télécom ParisTech, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5302,51 +5302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2025.100634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130791" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Masmoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.02.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanafi-Portier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.104198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benarab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4145938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DB103LX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTHQMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT8GBF2F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/367181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Barros da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Fnaich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lalevee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9841973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mulot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW50498.2020.00325" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gerval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051267" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibt Ul Hussain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414634" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartveldt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Axenopoulos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR11/065-069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Dutagaci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Burak Akg&#252;l" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR09/061-068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Adamek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schmitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l O'Connor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547980" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Adamek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hanafi-Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Carcopino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ouldamer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Brisepierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00576966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Masmoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2025.100634" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.02.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hanafi-Portier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.104198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benarab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4145938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTHQMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DB103LX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT8GBF2F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sahbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/367181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Fnaich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Barros da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lalevee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9841973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mulot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW50498.2020.00325" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gerval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051267" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibt Ul Hussain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Dutagaci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Burak Akg&#252;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Axenopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR09/061-068" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414634" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartveldt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Daras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR11/065-069" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Adamek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schmitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l O'Connor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547980" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Adamek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel O'Connor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hanafi-Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Carcopino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ouldamer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Brisepierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00576966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>