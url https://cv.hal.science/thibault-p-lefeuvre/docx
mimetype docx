--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,1264 +66,1264 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration d'un guide méthodologique pour la co-conception de systèmes de culture afin de gérer durablement la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nidriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.186-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a methodological handbook to co-design cropping systems for sustainable weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nidriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter l’activité pour ouvrir l’exploration et l’imaginaire des concepteurs : le cas de la conception d’artefacts pour la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision-support tools: Learning from 12 case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.126573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting a diagnosis of use situations to design tools aiming to support change in agricultural systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Prost</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.296-297, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296236v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conducting a diagnosis of use situations to design tools aiming to support change in agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.296-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241705v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: how to prepare and implement them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward pesticide free agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: Learnings from 12 case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295321v1</w:t>
-              </w:r>
-[...696 lines deleted...]
-                <w:t xml:space="preserve">hal-04144605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1511,90 +1511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique : Réaliser un diagnostic des situations d’usage. La conception innovante dans les systèmes agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/dfd0-f138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1794,51 +1794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9474" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dfd0-f138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nidriche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9474" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dfd0-f138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>