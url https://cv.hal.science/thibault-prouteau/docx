--- v1 (2026-03-25)
+++ v2 (2026-05-07)
@@ -561,451 +561,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINr: a python package to train interpretable word and graph embeddings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'interprétabilité des dimensions à l'interprétabilité du vecteur : parcimonie et stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Perez</w:t>
+                <w:t xml:space="preserve">Nicolas Dugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), 2023, Paris, France. pp.83-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113024v1</w:t>
+                <w:t xml:space="preserve">hal-04130221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'interprétabilité des dimensions à l'interprétabilité du vecteur : parcimonie et stabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SINr: a python package to train interpretable word and graph embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dugue</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Havre, France. pp.215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130221v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering communities in word co-occurrence networks to foster the emergence of meaning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Béranger</w:t>
+                <w:t xml:space="preserve">Sparser is better: one step closer to word embedding interpretability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference of Computational Semantics 2023 (IWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France. pp.106-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398742v1</w:t>
+                <w:t xml:space="preserve">hal-04321407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparser is better: one step closer to word embedding interpretability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtering communities in word co-occurrence networks to foster the emergence of meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Prouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Computational Semantics 2023 (IWCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton, France. pp.377-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53468-3_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321407v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Embedding Spaces Interpretable? Results of an Intrusion Detection Evaluation on a Large French Corpus</w:t>
               </w:r>
@@ -1138,51 +1138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1633,51 +1633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98834B78"/>
+    <w:nsid w:val="FE89AF56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1864,51 +1864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-prouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9610-3191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280160879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527494v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;ranger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_32" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786198v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fouqueray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04696544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LEMA1006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-prouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9610-3191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280160879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527494v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;ranger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_32" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786198v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fouqueray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04696544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LEMA1006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>