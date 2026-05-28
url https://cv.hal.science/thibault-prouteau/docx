--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,1578 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1526 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault Prouteau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PostDoc au LORIA, équipe MOSAIK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9610-3191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280160879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=IHcD7JQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Communities to Interpretable Network and Word Embedding: an Unified Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnae034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Numbers Tell Half the Story: Human-Metric Alignment in Topic Model Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINr-filtered : Favoriser l'émergence du sens en filtrant les communautés extraites des réseaux de cooccurrences de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.429-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering communities in word co-occurrence networks to foster the emergence of meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Menton, France. pp.377-388, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53468-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparser is better: one step closer to word embedding interpretability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Computational Semantics 2023 (IWCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France. pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interprétabilité des dimensions à l'interprétabilité du vecteur : parcimonie et stabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), 2023, Paris, France. pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINr: a python package to train interpretable word and graph embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Havre, France. pp.215, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Embedding Spaces Interpretable? Results of an Intrusion Detection Evaluation on a Large French Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4414-4419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINr: Fast Computing of Sparse Interpretable Node Representations is not a Sin!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Data Analysis XIX, 19th International Symposium on Intelligent Data Analysis, IDA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto, Portugal. pp.325-337, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de plongements de mots sur des corpus en langue de spécialité : une étude d’impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pelloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 3 : Rencontre des Étudiants Chercheurs en Informatique pour le TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.164-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786198v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies sémantiques et accès à l'information dans le prescrit SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Reutenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pelloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs,Words, and Communities : converging paths to interpretability with a frugal embedding framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [cs.LG]. Le Mans Université, 2024. English. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024LEMA1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04696544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1633,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE89AF56"/>
+    <w:nsid w:val="C3A4FAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1864,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-prouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9610-3191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280160879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527494v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;ranger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_32" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786198v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fouqueray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04696544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LEMA1006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-prouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9610-3191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280160879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=IHcD7JQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prouteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527494v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lareau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malaterre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B&#233;ranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53468-3_32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786198v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fouqueray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04696544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LEMA1006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>