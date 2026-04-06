--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -503,274 +503,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the Rist Operating Diagram as a Graphical Tool for the Direct Reduction Shaft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Behavior of Ti-64 Primary Material in Electron Beam Melting Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lucena</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met11121953⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.2853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14112853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156804v1</w:t>
+                <w:t xml:space="preserve">hal-03845448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Behavior of Ti-64 Primary Material in Electron Beam Melting Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the Rist Operating Diagram as a Graphical Tool for the Direct Reduction Shaft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bellot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jourdan</w:t>
+                <w:t xml:space="preserve">Pascal Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Jardy</w:t>
+                <w:t xml:space="preserve">Gabriel Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (11), pp.2853. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14112853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met11121953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845448v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Nitride (TiN) Germination and Growth during Vacuum Arc Remelting of a Maraging Steel</w:t>
               </w:r>
@@ -782,51 +782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Witzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,295 +880,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of automotive shredder residues (ASR) in iron- and steelmaking furnaces</w:t>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+                <w:t xml:space="preserve">H Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+                <w:t xml:space="preserve">M Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wavrer</w:t>
+                <w:t xml:space="preserve">Y Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Quatravaux</w:t>
+                <w:t xml:space="preserve">D Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ironmaking and Steelmaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743281212y.0000000011⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.012086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846740v1</w:t>
+                <w:t xml:space="preserve">hal-04194688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycling of automotive shredder residues (ASR) in iron- and steelmaking furnaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bellet</w:t>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Fautrelle</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gobin</w:t>
+                <w:t xml:space="preserve">Philippe Wavrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Arquis</w:t>
+                <w:t xml:space="preserve">Sylvain Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33, pp.012086. </w:t>
+              <w:t xml:space="preserve">Ironmaking and Steelmaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (7), pp.493-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743281212y.0000000011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194688v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient VAR ingot growth modelling: application to specialty steels</w:t>
               </w:r>
@@ -2087,64 +2087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Automotive Shredder Residues in metallurgical furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,77 +2351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Chemical Heterogeneity in Inclusion Population: A multi-variate Population Balance Model Study in Gas-Stirred Ladles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Kumar Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2913,51 +2913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lucena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112853" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descotes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Witzke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10040541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wavrer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743281212y.0000000011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ryberon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000048730.26836.68" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K77VWLJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G'Sell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cangemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.10318" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ35X4V2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strozyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Strozyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kanari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Save" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05018354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Das" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Banos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL037N" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112853" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lucena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descotes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Witzke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10040541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wavrer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743281212y.0000000011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ryberon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000048730.26836.68" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K77VWLJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G'Sell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cangemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.10318" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ35X4V2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strozyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Strozyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kanari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Save" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05018354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Das" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Banos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL037N" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>