--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -503,274 +503,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Behavior of Ti-64 Primary Material in Electron Beam Melting Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the Rist Operating Diagram as a Graphical Tool for the Direct Reduction Shaft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bellot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jourdan</w:t>
+                <w:t xml:space="preserve">Jose Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Jardy</w:t>
+                <w:t xml:space="preserve">Pascal Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14112853⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11121953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845448v1</w:t>
+                <w:t xml:space="preserve">hal-04156804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the Rist Operating Diagram as a Graphical Tool for the Direct Reduction Shaft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Behavior of Ti-64 Primary Material in Electron Beam Melting Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lucena</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.1953. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.2853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met11121953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14112853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156804v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Nitride (TiN) Germination and Growth during Vacuum Arc Remelting of a Maraging Steel</w:t>
               </w:r>
@@ -782,51 +782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Witzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,295 +880,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+                <w:t xml:space="preserve">Recycling of automotive shredder residues (ASR) in iron- and steelmaking furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Combeau</w:t>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bellet</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Fautrelle</w:t>
+                <w:t xml:space="preserve">Philippe Wavrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gobin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Arquis</w:t>
+                <w:t xml:space="preserve">Sylvain Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012086⟩</w:t>
+              <w:t xml:space="preserve">Ironmaking and Steelmaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (7), pp.493-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743281212y.0000000011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194688v1</w:t>
+                <w:t xml:space="preserve">hal-00846740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of automotive shredder residues (ASR) in iron- and steelmaking furnaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+                <w:t xml:space="preserve">M Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+                <w:t xml:space="preserve">Y Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wavrer</w:t>
+                <w:t xml:space="preserve">D Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Quatravaux</w:t>
+                <w:t xml:space="preserve">E Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ironmaking and Steelmaking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (7), pp.493-497. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.012086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743281212y.0000000011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846740v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient VAR ingot growth modelling: application to specialty steels</w:t>
               </w:r>
@@ -1413,354 +1413,448 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude des procédés de pyrométallurgie pour la sidérurgie et l’élaboration d’alliages spéciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Jean Monnet (Saint-Etienne) (UJM), Saint-Etienne, FRA., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05018354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des aimants permanents : Procédé hydrométallurgique sélectif pour la récupération des terres rares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marin</w:t>
+                <w:t xml:space="preserve">Surface tension and viscosity measurements on laser heated liquid gallium droplets using acoustic levitation and oscillations methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Strozyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2024 Liquid Metal Processing and Casting Conference (LPMC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Austrian Society for Metallurgy and Materials, Sep 2024, Leoben, Austria. pp.315-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968102v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension and viscosity measurements on laser heated liquid gallium droplets using acoustic levitation and oscillations methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Martens</w:t>
+                <w:t xml:space="preserve">Recyclage des aimants permanents : Procédé hydrométallurgique sélectif pour la récupération des terres rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Liquid Metal Processing and Casting Conference (LPMC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Austrian Society for Metallurgy and Materials, Sep 2024, Leoben, Austria. pp.315-323</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191022v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an acoustic levitation based contactless metrological apparatus: Applications to surface tension and viscosity measurements of low melting temperature Ga droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Strozyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,526 +1895,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMPC 2022 - Liquid Metal Processing and Casting Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TMS - The Minerals, Metals &amp; Materials Society, Sep 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Automotive Shredder Residues in metallurgical furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597414v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-05018354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2351,77 +2351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Chemical Heterogeneity in Inclusion Population: A multi-variate Population Balance Model Study in Gas-Stirred Ladles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Kumar Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2913,51 +2913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112853" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lucena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descotes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Witzke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10040541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wavrer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743281212y.0000000011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ryberon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000048730.26836.68" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K77VWLJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G'Sell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cangemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.10318" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ35X4V2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strozyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Strozyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kanari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Save" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05018354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Das" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Banos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL037N" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lucena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112853" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descotes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Witzke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10040541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wavrer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743281212y.0000000011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Combeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fautrelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gobin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arquis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ryberon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000048730.26836.68" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K77VWLJF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G'Sell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cangemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.10318" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ35X4V2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05018354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strozyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Strozyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kanari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Save" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Das" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04156812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Banos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL037N" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>