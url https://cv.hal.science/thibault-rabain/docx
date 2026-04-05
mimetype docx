--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -235,226 +235,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : &amp;quot;Leurs enfants dans la ville. Enquête auprès de parents à Paris et Milan&amp;quot; par Clément Rivière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le défi des « cadres du travail » dans les services de répit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpsf.148.0137⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (172), pp.23-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.172.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116575v1</w:t>
+                <w:t xml:space="preserve">hal-04351707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi des « cadres du travail » dans les services de répit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de : &amp;quot;Leurs enfants dans la ville. Enquête auprès de parents à Paris et Milan&amp;quot; par Clément Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (172), pp.23-43. </w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.137-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.172.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.148.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04351707v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie est un bref passé tranquille. Les enjeux d’une patrimonialisation par le bas dans un quartier en mutations urbaines.</w:t>
               </w:r>
@@ -675,51 +675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres flous du travail gratuit auprès des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Ferrand-Bechmann; Sébastien Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trouble dans le bénévolat : France, Comores, Canada, Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1163,77 +1163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi des « cadres du travail » dans les services d’aide aux aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dussuet</w:t>
+                <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1403,165 +1403,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mes filles ont autre chose à faire que m'aider</w:t>
+                <w:t xml:space="preserve">Le travail de maintien à domicile des personnes âgées appartenant aux classes populaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Quatrième séminaire ANR PROFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322849v1</w:t>
+                <w:t xml:space="preserve">hal-03263100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de maintien à domicile des personnes âgées appartenant aux classes populaires.</w:t>
+                <w:t xml:space="preserve">Mes filles ont autre chose à faire que m'aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième séminaire ANR PROFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263100v1</w:t>
+                <w:t xml:space="preserve">hal-03322849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘’Nous tenons à vous rendre hommage, parce que nous ne ferons jamais assez dans votre direction’’: de l’absence des aidants informels dans le PLFSS 2022 ».</w:t>
               </w:r>
@@ -1869,51 +1869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8936D39"/>
+    <w:nsid w:val="B48D30D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2100,51 +2100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-rabain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4515-4922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rabain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gast&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bornand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letourneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/8-comprendre-la-societe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03167586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322849v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-rabain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4515-4922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rabain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gast&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0137" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bornand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letourneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/8-comprendre-la-societe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03167586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>