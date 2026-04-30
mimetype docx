--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -17,121 +17,55 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thibault Rabain </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
-    </w:p>
-[...58 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -158,618 +92,618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autodétermination en pouponnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Info Public [Revue du GEPSo]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, février 2024 (135), pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi des « cadres du travail » dans les services de répit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rabain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (172), pp.23-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gs1.172.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : &amp;quot;Leurs enfants dans la ville. Enquête auprès de parents à Paris et Milan&amp;quot; par Clément Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 148, pp.137-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpsf.148.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie est un bref passé tranquille. Les enjeux d’une patrimonialisation par le bas dans un quartier en mutations urbaines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La vie est un bref passé tranquille. Les enjeux d'une patrimonialisation par le bas dans un quartier en mutations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Processus de patrimonialisation (24)</w:t>
+              <w:t xml:space="preserve">, 2019, 24, pp.75-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614760v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie est un bref passé tranquille. Les enjeux d'une patrimonialisation par le bas dans un quartier en mutations urbaines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La vie est un bref passé tranquille. Les enjeux d’une patrimonialisation par le bas dans un quartier en mutations urbaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24, pp.75-94</w:t>
+              <w:t xml:space="preserve">, 2019, Processus de patrimonialisation (24)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923803v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres flous du travail gratuit auprès des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Ferrand-Bechmann; Sébastien Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trouble dans le bénévolat : France, Comores, Canada, Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique sociale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-118, 2023, Comprendre la société, 9782367179131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -779,91 +713,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mes filles ont autre chose à faire que m'aider » : le travail de maintien à domicile des personnes âgées appartenant aux classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03167586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -873,827 +807,827 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les freins et les leviers à la mise en place d’un réseau ? Détour par un parcours de thèse en protection de l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement du réseau des jeunes chercheurs de l’Observatoire National de la Protection de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire National de la Protection de l’enfance (ONPE), Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Construire d'hier à aujourd'hui un environnement artificiel pour les enfants de l’ASE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « La recherche en sciences humaines et sociales dans ses environnements »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale Sociétés Temps Territoires (Angers), May 2023, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire habiter en pouponnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collloque international Habiter le care - Housing is caring : le logement et ses abords au défi des gender studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLouvain Saint-Louis Bruxelles (CTRL+H - Uses&amp;Spaces – LOCI/LAB); Association Angela D. (Saint-Gilles); Faculté d'architecture La Cambre Horta -Université Libre de Bruxelles, Nov 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment habiter en pouponnière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Cycle "Ville et Santé" #2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAU-Crenau, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi des « cadres du travail » dans les services d’aide aux aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dussuet</w:t>
+                <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johanna Rousseau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PROFAM, 9 juin 2022, Maison des Sciences de l’Homme Ange Guépin (Nantes).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour historique sur quelques manières d'organiser les espaces en pouponnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre nationale de l’éveil artistique et culturel des jeunes enfants; 4 novembre 2022, Centre Pompidou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. Ministère de la Culture; France. Ministère des Solidarités, de l’Autonomie et des Personnes handicapées, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">my daughters have other things to do than help me</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le travail de maintien à domicile des personnes âgées appartenant aux classes populaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Sociological Association Conference, Research Network on Ageing in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association, Sep 2021, Barcelona (Online), Spain</w:t>
+              <w:t xml:space="preserve">Quatrième séminaire ANR PROFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345599v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de maintien à domicile des personnes âgées appartenant aux classes populaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mes filles ont autre chose à faire que m'aider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième séminaire ANR PROFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263100v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mes filles ont autre chose à faire que m'aider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">my daughters have other things to do than help me</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">15th European Sociological Association Conference, Research Network on Ageing in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association, Sep 2021, Barcelona (Online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322849v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘’Nous tenons à vous rendre hommage, parce que nous ne ferons jamais assez dans votre direction’’: de l’absence des aidants informels dans le PLFSS 2022 ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du programme PROFAM,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir à la Beaujoire-Halvêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième séminaire de recherche PROFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1703,105 +1637,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres du travail de maintien à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1867,203 +1801,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2100,51 +1882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-rabain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4515-4922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rabain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gast&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0137" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bornand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letourneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/8-comprendre-la-societe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03167586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rabain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gast&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bornand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letourneux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/8-comprendre-la-societe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03167586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>