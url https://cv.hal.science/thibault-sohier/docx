--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -277,1109 +277,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic grayscale nanotopography to engineer mobilities in strained MoS2 FETs</w:t>
+                <w:t xml:space="preserve">Ab-initio Van der Waals electrodynamics: polaritons and electron scattering from plasmons and phonons in BN-capped graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xia Liu</w:t>
+                <w:t xml:space="preserve">Francesco Macheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berke Erbas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51165-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (11), pp.115407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.115407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723796v1</w:t>
+                <w:t xml:space="preserve">hal-04723775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio Van der Waals electrodynamics: polaritons and electron scattering from plasmons and phonons in BN-capped graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Theory of infrared double-resonance Raman spectrum in graphene: The role of the zone-boundary electron-phonon enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Graziotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Macheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (11), pp.115407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.115407⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 109 (7), pp.075420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.075420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723775v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of infrared double-resonance Raman spectrum in graphene: The role of the zone-boundary electron-phonon enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic grayscale nanotopography to engineer mobilities in strained MoS2 FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berke Erbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Conde-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Graziotto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sohier</w:t>
+                <w:t xml:space="preserve">Norma Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Calandra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhenyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (7), pp.075420. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.075420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51165-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648392v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of valley proﬁle on the mobility and Kerr rotation of transition metal dichalcogenides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared-active phonons in one-dimensional materials and their spectroscopic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jean Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/acb21c⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-023-01140-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936372v1</w:t>
+                <w:t xml:space="preserve">hal-03917632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-phonon interaction and phonons in 2d doped semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of valley proﬁle on the mobility and Kerr rotation of transition metal dichalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeila Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Barone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Mauri</w:t>
+                <w:t xml:space="preserve">Matthieu Jean Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.094308. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.094308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/acb21c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917628v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator crossover in monolayer MoS 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-phonon interaction and phonons in 2d doped semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Macheda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acd3f7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.094308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.094308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144576v1</w:t>
+                <w:t xml:space="preserve">hal-03917628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Dirac states in BaNiS$_2$ by surface charge doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-insulator crossover in monolayer MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiuxiang Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04701⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (33), pp.335202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acd3f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04236886v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-functional perturbation theory for one-dimensional systems: implementation and relevance for phonons and electron-phonon interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norma Rivano</w:t>
+                <w:t xml:space="preserve">Manipulating Dirac states in BaNiS$_2$ by surface charge doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daniel Pierre Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Casula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Marzari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109 (24), pp.245426. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.1830-1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.245426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240907v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared-active phonons in one-dimensional materials and their spectroscopic signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Density-functional perturbation theory for one-dimensional systems: implementation and relevance for phonons and electron-phonon interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.194. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (24), pp.245426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41524-023-01140-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.245426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917632v2</w:t>
+                <w:t xml:space="preserve">hal-04240907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate Control of Spin-Layer-Locking FETs and Application to Monolayer LuIO</w:t>
               </w:r>
@@ -1391,77 +1391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimo Marrazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jean Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daniel Pierre Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (18), pp.7631-7636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1489,317 +1489,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of Optical Phonons’ Splitting in Two-Dimensional Materials</w:t>
+                <w:t xml:space="preserve">Density functional perturbation theory for gated two-dimensional heterostructures: Theoretical developments and application to flexural phonons in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Marzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (6), pp.3758-3763. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (7), pp.075448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358100v1</w:t>
+                <w:t xml:space="preserve">hal-02358093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional perturbation theory for gated two-dimensional heterostructures: Theoretical developments and application to flexural phonons in graphene</w:t>
+                <w:t xml:space="preserve">Breakdown of Optical Phonons’ Splitting in Two-Dimensional Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gibertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (7), pp.075448. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.3758-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358093v1</w:t>
+                <w:t xml:space="preserve">hal-02358100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Fröhlich interaction in transition-metal dichalcogenide monolayers: Theoretical modeling and first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (8), pp.085415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1846,64 +1846,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-functional calculation of static screening in two-dimensional materials: The long-wavelength dielectric function of graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (16), pp.165428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2373,221 +2373,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding and engineering high-conductivity 2D semiconductors from first principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-insulator transition in annealed Mos2 devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ére Journées du GDR IAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">HOWDI 2022 Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885109v1</w:t>
+                <w:t xml:space="preserve">hal-04794024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition in annealed Mos2 devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding and engineering high-conductivity 2D semiconductors from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOWDI 2022 Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">1ére Journées du GDR IAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794024v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2730,90 +2730,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Insulator transition in annealed MoS 2 devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3048,51 +3048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F1E67CE"/>
+    <w:nsid w:val="11DF1AAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3279,51 +3279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-sohier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3060-5775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370132v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gibertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto F Morpurgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Erbas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conde-Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Rivano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51165-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macheda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115407" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Graziotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.075420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Melo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeila Zanolli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jean Verstraete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acb21c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.094308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daniel Pierre Sohier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245426" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917632v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01140-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Marrazzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075448" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.165428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol-Hwan Park" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bonini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Samsonidze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kozinsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402696q" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01274687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-sohier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3060-5775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370132v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gibertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto F Morpurgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macheda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115407" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Graziotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.075420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Erbas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conde-Rubio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Rivano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51165-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917632v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01140-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Melo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeila Zanolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jean Verstraete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acb21c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.094308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daniel Pierre Sohier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Marrazzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075448" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.165428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol-Hwan Park" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bonini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Samsonidze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kozinsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402696q" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01274687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>