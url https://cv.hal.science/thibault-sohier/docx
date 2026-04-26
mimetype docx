--- v1 (2026-04-02)
+++ v2 (2026-04-26)
@@ -1489,261 +1489,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional perturbation theory for gated two-dimensional heterostructures: Theoretical developments and application to flexural phonons in graphene</w:t>
+                <w:t xml:space="preserve">Breakdown of Optical Phonons’ Splitting in Two-Dimensional Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gibertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (7), pp.075448. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.3758-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358093v1</w:t>
+                <w:t xml:space="preserve">hal-02358100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of Optical Phonons’ Splitting in Two-Dimensional Materials</w:t>
+                <w:t xml:space="preserve">Density functional perturbation theory for gated two-dimensional heterostructures: Theoretical developments and application to flexural phonons in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Marzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (6), pp.3758-3763. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (7), pp.075448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.075448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358100v1</w:t>
+                <w:t xml:space="preserve">hal-02358093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Fröhlich interaction in transition-metal dichalcogenide monolayers: Theoretical modeling and first-principles calculations</w:t>
               </w:r>
@@ -3048,51 +3048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11DF1AAC"/>
+    <w:nsid w:val="BDA3C543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3279,51 +3279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-sohier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3060-5775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370132v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gibertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto F Morpurgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macheda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115407" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Graziotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.075420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Erbas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conde-Rubio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Rivano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51165-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917632v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01140-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Melo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeila Zanolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jean Verstraete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acb21c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.094308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daniel Pierre Sohier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Marrazzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075448" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.165428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol-Hwan Park" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bonini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Samsonidze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kozinsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402696q" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01274687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-sohier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3060-5775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370132v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gibertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto F Morpurgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macheda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.115407" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Graziotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.075420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Erbas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conde-Rubio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Rivano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51165-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917632v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01140-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Melo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeila Zanolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jean Verstraete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acb21c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.094308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daniel Pierre Sohier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimo Marrazzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.075448" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.085415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.165428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol-Hwan Park" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bonini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Samsonidze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kozinsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402696q" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verstraete" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01274687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>