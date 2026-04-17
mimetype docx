--- v1 (2026-03-23)
+++ v2 (2026-04-17)
@@ -338,993 +338,1244 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodborne antibiotics enrich human gut microbiota with pathogens producing extended-spectrum β-lactamases and carbapenemases</w:t>
+                <w:t xml:space="preserve">Ecological dynamics of three persistent opportunistic pathogens in hospital sinks and their potential antagonistic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Martak</w:t>
+                <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Bourdin</w:t>
+                <w:t xml:space="preserve">Mylène C Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+                <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lirussi</w:t>
+                <w:t xml:space="preserve">Caroline Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrag008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01546-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502122v1</w:t>
+                <w:t xml:space="preserve">hal-05590510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disinfection of sink drains to reduce a source of three opportunistic pathogens, during Serratia marcescens clusters in a neonatal intensive care unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Foodborne antibiotics enrich human gut microbiota with pathogens producing extended-spectrum β-lactamases and carbapenemases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Prévost</w:t>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Charron</w:t>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Quach</w:t>
+                <w:t xml:space="preserve">Frédéric Lirussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304378. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.wrag008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrag008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009086v1</w:t>
+                <w:t xml:space="preserve">hal-05564146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serratia marcescens Colonization in a Neonatal Intensive Care Unit Has Multiple Sources, with Sink Drains as a Major Reservoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Studying low-dose antibiotic effects on the gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Monnier</w:t>
+                <w:t xml:space="preserve">Laura Camila Carrera Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bédard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00105-23⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009055v1</w:t>
+                <w:t xml:space="preserve">hal-05564191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Short Sequence Typing Schemes for Pseudomonas aeruginosa and Stenotrophomonas maltophilia Pure Culture and Environmental DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Disinfection of sink drains to reduce a source of three opportunistic pathogens, during Serratia marcescens clusters in a neonatal intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12010048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05009059v1</w:t>
+                <w:t xml:space="preserve">hal-05009086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative toxicity of conventional and unconventional oils during rainbow trout (Oncorhynchus mykiss) embryonic development: From molecular to health consequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Molly Lefebvre-Raine</w:t>
+                <w:t xml:space="preserve">High-Throughput Short Sequence Typing Schemes for Pseudomonas aeruginosa and Stenotrophomonas maltophilia Pure Culture and Environmental DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bellot</w:t>
+                <w:t xml:space="preserve">Emilie Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132521⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12010048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008927v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethal and sublethal effects of diluted bitumen and conventional oil on fathead minnow (Pimephales promelas) larvae exposed during their early development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxanne Bérubé</w:t>
+                <w:t xml:space="preserve">Serratia marcescens Colonization in a Neonatal Intensive Care Unit Has Multiple Sources, with Sink Drains as a Major Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gauthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t>
+                <w:t xml:space="preserve">Emilie Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105884⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00105-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008913v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative toxicity of conventional and unconventional oils during rainbow trout (Oncorhynchus mykiss) embryonic development: From molecular to health consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Bérubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Lefebvre-Raine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethal and sublethal effects of diluted bitumen and conventional oil on fathead minnow (Pimephales promelas) larvae exposed during their early development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Bérubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 237, pp.105884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A High-Throughput Short Sequence Typing Scheme for Serratia marcescens Pure Culture and Environmental DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01399-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1334,293 +1585,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’antibiorésistance dans un réservoir d’eau potable : l’aquifère karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie (SFM) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l'antibiorésistance dans des communautés bactériennes de l'aquifère karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Camaret sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1688,51 +1939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="464742C5"/>
+    <w:nsid w:val="D228B1FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1919,51 +2170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaultbourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5257-9374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304378" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;dard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00105-23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Lefebvre-Raine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bouffard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105884" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01399-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaultbourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5257-9374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne C Trottier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pr&#233;vost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01546-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304378" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00105-23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Lefebvre-Raine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bouffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01399-21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>