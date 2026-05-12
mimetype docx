--- v2 (2026-04-17)
+++ v3 (2026-05-12)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5257-9374</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=rkIAd-sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -364,1218 +385,1218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological dynamics of three persistent opportunistic pathogens in hospital sinks and their potential antagonistic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène C Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 11 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.01546-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodborne antibiotics enrich human gut microbiota with pathogens producing extended-spectrum β-lactamases and carbapenemases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lirussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 20 (1), pp.wrag008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ismejo/wrag008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying low-dose antibiotic effects on the gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Camila Carrera Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disinfection of sink drains to reduce a source of three opportunistic pathogens, during Serratia marcescens clusters in a neonatal intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0304378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Short Sequence Typing Schemes for Pseudomonas aeruginosa and Stenotrophomonas maltophilia Pure Culture and Environmental DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms12010048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serratia marcescens Colonization in a Neonatal Intensive Care Unit Has Multiple Sources, with Sink Drains as a Major Reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 89 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.00105-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative toxicity of conventional and unconventional oils during rainbow trout (Oncorhynchus mykiss) embryonic development: From molecular to health consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Bérubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Lefebvre-Raine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 288, pp.132521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethal and sublethal effects of diluted bitumen and conventional oil on fathead minnow (Pimephales promelas) larvae exposed during their early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Bérubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 237, pp.105884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Throughput Short Sequence Typing Scheme for Serratia marcescens Pure Culture and Environmental DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (24), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01399-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1585,293 +1606,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’antibiorésistance dans un réservoir d’eau potable : l’aquifère karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie (SFM) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l'antibiorésistance dans des communautés bactériennes de l'aquifère karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Camaret sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1939,51 +1960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D228B1FD"/>
+    <w:nsid w:val="E426131B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2170,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaultbourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5257-9374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne C Trottier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pr&#233;vost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01546-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304378" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00105-23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Lefebvre-Raine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bouffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01399-21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaultbourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5257-9374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rkIAd-sAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne C Trottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01546-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;dard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Monnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00105-23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Lefebvre-Raine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bouffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01399-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>