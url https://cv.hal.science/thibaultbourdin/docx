--- v3 (2026-05-12)
+++ v4 (2026-06-04)
@@ -912,295 +912,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Short Sequence Typing Schemes for Pseudomonas aeruginosa and Stenotrophomonas maltophilia Pure Culture and Environmental DNA</w:t>
+                <w:t xml:space="preserve">Serratia marcescens Colonization in a Neonatal Intensive Care Unit Has Multiple Sources, with Sink Drains as a Major Reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alizée Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12010048⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00105-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009059v1</w:t>
+                <w:t xml:space="preserve">hal-05009055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serratia marcescens Colonization in a Neonatal Intensive Care Unit Has Multiple Sources, with Sink Drains as a Major Reservoir</w:t>
+                <w:t xml:space="preserve">High-Throughput Short Sequence Typing Schemes for Pseudomonas aeruginosa and Stenotrophomonas maltophilia Pure Culture and Environmental DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (5), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00105-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12010048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009055v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative toxicity of conventional and unconventional oils during rainbow trout (Oncorhynchus mykiss) embryonic development: From molecular to health consequences</w:t>
               </w:r>
@@ -1467,77 +1467,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Throughput Short Sequence Typing Scheme for Serratia marcescens Pure Culture and Environmental DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1960,51 +1960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E426131B"/>
+    <w:nsid w:val="8BF9735B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2191,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaultbourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5257-9374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rkIAd-sAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne C Trottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01546-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;dard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Monnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00105-23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Lefebvre-Raine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bouffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01399-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaultbourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5257-9374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rkIAd-sAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590510v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne C Trottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01546-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00105-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Lefebvre-Raine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bouffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01399-21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>