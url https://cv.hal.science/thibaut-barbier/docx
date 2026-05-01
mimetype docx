--- v0 (2026-03-04)
+++ v1 (2026-05-01)
@@ -440,424 +440,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain functions : the challenges to integrate and assimilate climate information</w:t>
+                <w:t xml:space="preserve">Influence of speaker involvement and own personal actions in assimilation and appropriation of climate information by the audience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Trolliet</w:t>
+                <w:t xml:space="preserve">Mélodie Trolliet¹</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Symposium on Climate Change Communication 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765987v1</w:t>
+                <w:t xml:space="preserve">hal-01766001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of speaker involvement and own personal actions in assimilation and appropriation of climate information by the audience</w:t>
+                <w:t xml:space="preserve">Brain functions : the challenges to integrate and assimilate climate information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Trolliet¹</w:t>
+                <w:t xml:space="preserve">Mélodie Trolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Symposium on Climate Change Communication 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766001v1</w:t>
+                <w:t xml:space="preserve">hal-01765987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Forecast of Local Electrical Demand and Evaluation of Future Impacts on the Electricity Distribution Network</w:t>
+                <w:t xml:space="preserve">Evolution of electrical distribution grid sizing considering self-consumption of local renewable production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.0743</w:t>
+              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp. 1248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513138v1</w:t>
+                <w:t xml:space="preserve">hal-01506218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of electrical distribution grid sizing considering self-consumption of local renewable production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long Term Forecast of Local Electrical Demand and Evaluation of Future Impacts on the Electricity Distribution Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rogeau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Magliaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp. 1248</w:t>
+              <w:t xml:space="preserve">CIRED 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.0743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506218v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimisation algorithm for matching large scale databases on customers for improved characterisation of electricity consumption</w:t>
               </w:r>
@@ -869,51 +869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pascal Neirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -981,64 +981,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simulated predictive load curves to improve DSO’s network development planning methods integrating smart grids functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1128,51 +1128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pascal Neirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1369,51 +1369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Awareness to Action: Taking into Consideration the Role of Emotions and Cognition for a Stage Toward a Better Communication of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Trolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1745,51 +1745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02113798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.03.086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gerossier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.096" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier&#178;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01766001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet&#185;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bocquel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01174679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98294-6_4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01774316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02113798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.03.086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gerossier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.096" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01766001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet&#185;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier&#178;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bocquel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01174679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98294-6_4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01774316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEM032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>