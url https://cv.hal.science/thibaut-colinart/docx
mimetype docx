--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -307,1194 +307,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of hygrothermal and energy measurements for a raw compressed earth brick house of Sense-City equipment during different seasons</w:t>
+                <w:t xml:space="preserve">Kink-bands as drivers of hygroscopic response in flax fibres: A multi-scale investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Waeytens</w:t>
+                <w:t xml:space="preserve">Loren Morgillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Duc</w:t>
+                <w:t xml:space="preserve">Lèna Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Ulanowski</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ibos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111405⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 240, pp.122613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044888v1</w:t>
+                <w:t xml:space="preserve">hal-05559440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to evaluate earth slip cohesion to build with light earth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interlaboratory study of the quality of water vapor sorption data for wood from automated sorption balances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">Samuel Zelinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Samuel Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hellouin de Ménibus</w:t>
+                <w:t xml:space="preserve">Natalia Farkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+                <w:t xml:space="preserve">Emil Thybring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Altgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117665⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-025-00627-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344963v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 274-TCE: test method to determine the apparent water vapor transfer coefficient of earthen materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+                <w:t xml:space="preserve">Dataset of hygrothermal and energy measurements for a raw compressed earth brick house of Sense-City equipment during different seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ulanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02651-8⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.111405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100572v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 275-HDB: results of round-robin testing for the vapor permeability of hemp concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendation of RILEM TC 274-TCE: test method to determine the apparent water vapor transfer coefficient of earthen materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (4), pp.117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02644-7⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02651-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044883v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory study of automated sorption measurements in wood: method for correcting systematic errors with the commonly used 0.002% min−1 stop criterion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods to evaluate earth slip cohesion to build with light earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Altgen</w:t>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-025-00655-y⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.117665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320003v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-of-the-art empirical round robin validation of heat, air and moisture (HAM) models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anssi Laukkarinen</w:t>
+                <w:t xml:space="preserve">RILEM TC 275-HDB: results of round-robin testing for the vapor permeability of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingyu Xu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 276, pp.112867. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.112867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02644-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044880v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory study of the quality of water vapor sorption data for wood from automated sorption balances</w:t>
+                <w:t xml:space="preserve">Interlaboratory study of automated sorption measurements in wood: method for correcting systematic errors with the commonly used 0.002% min−1 stop criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Zelinka</w:t>
+                <w:t xml:space="preserve">Samuel L Zelinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Glass</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Samuel V Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Farkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Thybring</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Emil E Thybring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Altgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31 (4), pp.74. </w:t>
+              <w:t xml:space="preserve">, 2025, 31 (7), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10450-025-00627-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10450-025-00655-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044893v1</w:t>
+                <w:t xml:space="preserve">hal-05320003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygro-thermal coupling on 4D-printed biocomposites as key for meteosensitive shape-changing materials</w:t>
+                <w:t xml:space="preserve">A state-of-the-art empirical round robin validation of heat, air and moisture (HAM) models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Josselin</w:t>
+                <w:t xml:space="preserve">Xinyuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
+                <w:t xml:space="preserve">Ana Sofia Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Andreas Sarkany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+                <w:t xml:space="preserve">Anssi Laukkarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17452759.2024.2335233⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, pp.112867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.112867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589423v1</w:t>
+                <w:t xml:space="preserve">hal-05044880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygro-thermal coupling on 4D-printed biocomposites as key for meteosensitive shape-changing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">M Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Brionne</w:t>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Colinart</w:t>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t>
+              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17452759.2024.2335233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04693525v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture transfer on thermal conductivity measurement by HFM: Measurement accuracy on insulation materials and consequences on building energy assessments</w:t>
               </w:r>
@@ -1519,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Plantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 320, pp.114635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1591,10262 +1587,11054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Colinart</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lecompte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699492v1</w:t>
+                <w:t xml:space="preserve">hal-04693525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machhour El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.110184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of water vapor permeability of building materials reassessed by measuring cup's inner relative humidity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Glouannec</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 217, pp.109038. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109038⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 234, pp.110184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699494v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane thermal diffusivity estimation by radial fin method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of water vapor permeability of building materials reassessed by measuring cup's inner relative humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Geslain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103998⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.109038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044924v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of Air Impingement Drying of the Brown Algae Sargassum muticum (Fucales)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-plane thermal diffusivity estimation by radial fin method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Boy</w:t>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morançais</w:t>
+                <w:t xml:space="preserve">Edouard Geslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.202100244⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477149v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre Individualisation and Mechanical Properties of a Flax-PLA Non-Woven Composite Following Physical Pre-Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kervoelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue Natural Fiber Based Composites, 11 (7), pp.846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/coatings11070846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of biobased insulation building materials measured by hot disk: Possibilities and recommendation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Modeling of Air Impingement Drying of the Brown Algae Sargassum muticum (Fucales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vinceslas</w:t>
+                <w:t xml:space="preserve">Jeanne Le Loeuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hellouin de Menibus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morançais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102858⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (11), pp.2073-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.202100244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383286v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of a new mathematical model for hysteresis effects on heat and mass transfer in porous building material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of biobased insulation building materials measured by hot disk: Possibilities and recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
+                <w:t xml:space="preserve">M. Pajeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.102858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485497v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of light-earth building materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical assessment of a new mathematical model for hysteresis effects on heat and mass transfer in porous building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101134⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.106275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008232v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation and model selection for water sorption in a wood fibre material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygrothermal properties of light-earth building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-020-01206-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.101134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419940v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory study on hygrothermal behavior of three external thermal insulation systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Noël</w:t>
+                <w:t xml:space="preserve">Parameter estimation and model selection for water sorption in a wood fibre material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Loiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helcio Orlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (6), pp.1423-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-020-01206-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03489810v1</w:t>
+                <w:t xml:space="preserve">hal-03419940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How building energy models take the local climate into account in an urban context – A review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory study on hygrothermal behavior of three external thermal insulation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Guernouti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116, pp.109390 -. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.109742 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489027v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building renovation with prefabricated ventilated façade element: A case study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How building energy models take the local climate into account in an urban context – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Guernouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.01.033⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.109390 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486856v1</w:t>
+                <w:t xml:space="preserve">hal-03489027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Semi-)analytical solution of Luikov equations for time-periodic boundary conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Building renovation with prefabricated ventilated façade element: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Picandet</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.02.106⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.221 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02069290v1</w:t>
+                <w:t xml:space="preserve">hal-03486856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of sorption isotherm of hygroscopic building materials. Part 1: Experimental evidence and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">(Semi-)analytical solution of Luikov equations for time-periodic boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pecenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Picandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.12.082⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.533-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.02.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697276v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of sorption isotherm of hygroscopic building materials. Part 2: Influence on hygrothermal behavior of hemp concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Chauvelon</w:t>
+                <w:t xml:space="preserve">Temperature dependence of sorption isotherm of hygroscopic building materials. Part 1: Experimental evidence and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 152, pp.42-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.07.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.360-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.12.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01697256v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative and hygrothermal properties of flax/viscose spunlaced nonwovens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pierre</w:t>
+                <w:t xml:space="preserve">Temperature dependence of sorption isotherm of hygroscopic building materials. Part 2: Influence on hygrothermal behavior of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1528083715606104⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045033v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative and hygrothermal properties of flax/viscose spunlaced nonwovens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.1024-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1528083715606104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01527628v1</w:t>
+                <w:t xml:space="preserve">hal-05045033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behavior of bio-based building materials including hysteresis effects: Experimental and numerical analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lelievre</w:t>
+                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.09.013⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05045025v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hygrothermal behavior of bio-based building materials including hysteresis effects: Experimental and numerical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Moyne</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.617-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418275v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Hygrothermal Behavior of a Coated Sprayed Hemp Concrete Wall</w:t>
+                <w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings3010079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (22), pp.1496--1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045276v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal Properties of Biosourced Building Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on the Hygrothermal Behavior of a Coated Sprayed Hemp Concrete Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-013-1477-0⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings3010079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045195v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2+1D modelling of a polymer electrolyte fuel cell with glassy-carbon microstructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.C. Seyfang</w:t>
+                <w:t xml:space="preserve">Measurement of Thermal Properties of Biosourced Building Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (9-10), pp.1832-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-013-1477-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13873954.2011.642390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987440v1</w:t>
+                <w:t xml:space="preserve">hal-05045195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition de l’état sec d’agro-matériaux à base de chanvre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">2+1D modelling of a polymer electrolyte fuel cell with glassy-carbon microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sartoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Seyfang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (4), pp.355-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873954.2011.642390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045481v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the setting process and the formulation on the drying of hemp concrete</w:t>
+                <w:t xml:space="preserve">Vers une définition de l’état sec d’agro-matériaux à base de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Volume 30, pp.372-380</w:t>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718255v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2+1D MODEL OF A PROTON EXCHANGE MEMBRANE FUEL CELL WITH GLASSY- CARBON MICRO - STRUCTURES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Eller</w:t>
+                <w:t xml:space="preserve">Influence of the setting process and the formulation on the drying of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sartoris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Seyfang</w:t>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18, pp.355-377</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 30, pp.372-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045440v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the impact of gas and cooling flow configurations on current and water distributions in a polymer membrane fuel cell through a pseudo-two-dimensional diphasic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+                <w:t xml:space="preserve">A 2+1D MODEL OF A PROTON EXCHANGE MEMBRANE FUEL CELL WITH GLASSY- CARBON MICRO - STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sartoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Seyfang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.355-377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05045446v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-millimeter current density distribution in PEFC at sub-zero temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of the impact of gas and cooling flow configurations on current and water distributions in a polymer membrane fuel cell through a pseudo-two-dimensional diphasic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">annual report electrochemistry laboratory Paul scherrer institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (16), pp.5213-5227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045505v1</w:t>
+                <w:t xml:space="preserve">hal-05045446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on water transport coefficient in Proton Exchange Membrane Fuel Cell</w:t>
+                <w:t xml:space="preserve">Sub-millimeter current density distribution in PEFC at sub-zero temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Besse</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix N. Büchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">annual report electrochemistry laboratory Paul scherrer institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00494463v1</w:t>
+                <w:t xml:space="preserve">hal-05045505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Lottin</w:t>
+                <w:t xml:space="preserve">Experimental study on water transport coefficient in Proton Exchange Membrane Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Colinart</w:t>
+                <w:t xml:space="preserve">Alain Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Didierjean</w:t>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maranzana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Besse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190 (2), pp.230-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814397v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mainka</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VDI Berichte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267716v1</w:t>
+                <w:t xml:space="preserve">hal-01814397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an 80kWe PEM fuel cell system: Scale up effect investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guillet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00377532v1</w:t>
+                <w:t xml:space="preserve">hal-00494958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-instrumented polymer exchange membrane fuel cell. Observation of the in-plane non homogeneities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Chupin</w:t>
+                <w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Didierjean</w:t>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 180 (2), pp.748-754</w:t>
+              <w:t xml:space="preserve">VDI Berichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494964v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Design of an 80kWe PEM fuel cell system: Scale up effect investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182 (2), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.12.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494958v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-instrumented polymer exchange membrane fuel cell. Observation of the in-plane non homogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (2), pp.748-754</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Rabetanetiarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM2025 : 6th International Conference on Bio-Based Building Matérials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulated performance of a Solar Thermal System with Evacuated Tube Collectors Used for Agricultural Building Heating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of a Heat Flux Sensor to Raspberry Pi: A Methodological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Rabetanetiarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054171v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des transferts d’humidité sur la performance énergétique d’une paroi en terre allégée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. El Assaad</w:t>
+                <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Charly Isidore Rabetanetiarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Bio-Based Building Materials ICBBM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051585v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact des matériaux bio/géosourcés sur le confort thermique d'été</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and simulated performance of a Solar Thermal System with Evacuated Tube Collectors Used for Agricultural Building Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051511v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Results of Interlaboratory Tests on Hygrothermal Properties of CEB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des transferts d’humidité sur la performance énergétique d’une paroi en terre allégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM International Conference on Earthen Construction (2nd)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699479v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of thermal behavior of latent heat thermal energy storage coupled to opaque ventilated façade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Colinart</w:t>
+                <w:t xml:space="preserve">Évaluation de l’impact des matériaux bio/géosourcés sur le confort thermique d'été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Batard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+                <w:t xml:space="preserve">M. Capp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">C. K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Duranona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028523v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture dependant thermal conductivity assessment of light-earth using the HFM apparatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary Results of Interlaboratory Tests on Hygrothermal Properties of CEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauredan Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RILEM International Conference on Earthen Construction (2nd)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.458-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048777v1</w:t>
+                <w:t xml:space="preserve">hal-04699479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building wall heat flux measurement in presence of moisture transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. El Assaad</w:t>
+                <w:t xml:space="preserve">Substitution of lime by quarry co-products in hemp concrete: impacts on mechanical and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Congress on Materials and Structural Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048809v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">RILEM TC 275 HDB - Interlaboratory RRT on MBV measurement of vegetal concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Adamas, Greece. pp.1279-1287</w:t>
+              <w:t xml:space="preserve">Synercrète 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434640v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of opaque ventilated façade coupled to latent heat thermal energy storage</w:t>
+                <w:t xml:space="preserve">Confort dans les bâtiments en terre crue : état des travaux en cours dans le Projet National Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Séminaire CobBauge for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BUILDERS, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048866v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confort dans les bâtiments en terre crue : état des travaux en cours dans le Projet National Terre</w:t>
+                <w:t xml:space="preserve">Results of RILEM TC-275 (HDB) interlaboratory test on water vapor permeability of bio-aggregate based building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CobBauge for the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BUILDERS, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Synercrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045522v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of RILEM TC-275 (HDB) interlaboratory test on water vapor permeability of bio-aggregate based building materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">Experimental analysis of thermal behavior of latent heat thermal energy storage coupled to opaque ventilated façade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synercrete</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark. pp.012113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2654/1/012113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054175v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of lime by quarry co-products in hemp concrete: impacts on mechanical and thermal properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Perrot</w:t>
+                <w:t xml:space="preserve">Building wall heat flux measurement in presence of moisture transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Leborgne</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Materials and Structural Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048871v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 275 HDB - Interlaboratory RRT on MBV measurement of vegetal concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Amziane</w:t>
+                <w:t xml:space="preserve">Moisture dependant thermal conductivity assessment of light-earth using the HFM apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synercrète 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
+              <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048801v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of moist light-earth building materials measured by steady state method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. El Assaad</w:t>
+                <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International RILEM Conference on Earthen Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Adamas, Greece. pp.1279-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054192v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How reliable is the thermal conductivity of biobased building insulating materials measured with Hot Disk?</w:t>
+                <w:t xml:space="preserve">Thermal behavior of opaque ventilated façade coupled to latent heat thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050681v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture migration on the thermal conductivity measurement of wet isolating materials during an HFM test</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of moist light-earth building materials measured by steady state method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Central European Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">1st International RILEM Conference on Earthen Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048880v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of earth-based building at 1:1 scale: in situ instrumentation of demonstrator in Sense-City</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How reliable is the thermal conductivity of biobased building insulating materials measured with Hot Disk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Waeytens</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pajeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International RILEM Conference on Earthen Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. pp.287-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054184v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des transferts de masse sur la mesure de la conductivité thermique des isolants biosourcés hygroscopiques</w:t>
+                <w:t xml:space="preserve">Effect of moisture migration on the thermal conductivity measurement of wet isolating materials during an HFM test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chalon en champagne, France</w:t>
+              <w:t xml:space="preserve">5th Central European Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051580v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air preheating potential with high Opaque Ventilated Façade under natural and forced convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hygrothermal properties of earth-based building at 1:1 scale: in situ instrumentation of demonstrator in Sense-City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Building Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">1st International RILEM Conference on Earthen Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050658v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapor permeability of building materials: improved analysis of dry cup experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des transferts de masse sur la mesure de la conductivité thermique des isolants biosourcés hygroscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Moisture in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chalon en champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050671v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de fichiers météo extrêmes représentatifs du changement climatique et impact sur le confort d'été</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Selecting extreme weather file to assess overheating in residential building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">8th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051595v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l’importance du dessiccant lors de la mesure de la perméabilité à la vapeur d’eau d’un isolant en fibre de bois</w:t>
+                <w:t xml:space="preserve">Air preheating potential with high Opaque Ventilated Façade under natural and forced convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">8th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051591v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting extreme weather file to assess overheating in residential building</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water vapor permeability of building materials: improved analysis of dry cup experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Lapray</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Building Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">1st International Conference on Moisture in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050585v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation and model selection for sorption model of a wood fibre material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Sélection de fichiers météo extrêmes représentatifs du changement climatique et impact sur le confort d'été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helcio Orlande</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Renewable and Sustainable Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016161v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of earth Hemp for green building thermal insulation by taking into account the variability of locally available resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur l’importance du dessiccant lors de la mesure de la perméabilité à la vapeur d’eau d’un isolant en fibre de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAGH2020 3rd Euromaghreb Conference: Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015478v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of desiccant during the determination of water vapor permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Nordic Symposium on Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Talinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of radiation on hygrothermal behavior of ventilated cavity wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter estimation and model selection for sorption model of a wood fibre material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Loiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helcio Orlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Central European Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th International Renewable and Sustainable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050793v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+                <w:t xml:space="preserve">Characterisation of earth Hemp for green building thermal insulation by taking into account the variability of locally available resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lenormand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">EUROMAGH2020 3rd Euromaghreb Conference: Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050825v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of radiation on hygrothermal behavior of ventilated cavity wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th Central European Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050808v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Gle</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint- Etienne, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053961v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un fichier microclimatique urbain utilisable en STD</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054107v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la variabilité des terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053965v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light earth performances for thermal insulation: Application to earth-hemp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+                <w:t xml:space="preserve">Construction d’un fichier microclimatique urbain utilisable en STD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mauree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InternatIonal SympoSIum on earthen StructureS (ISeS-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bangalore, India</w:t>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050832v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d’éco-matériaux terre-chanvre : effet de la variabilité des constituants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la variabilité des terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053931v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du comportement hygrothermique de trois systèmes d’isolation thermique par l’extérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light earth performances for thermal insulation: Application to earth-hemp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">InternatIonal SympoSIum on earthen StructureS (ISeS-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054113v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hygrothermique des mélanges terre/chanvre : évaluation des incertitudes et conséquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Vinceslas</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique d’éco-matériaux terre-chanvre : effet de la variabilité des constituants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT « Comportement thermohydrique des matériaux biosourcés pour le bâtiment »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054211v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled heat and moisture transfer: Some (semi-)analytical solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison du comportement hygrothermique de trois systèmes d’isolation thermique par l’extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noel Challamel</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Multiscale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050851v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the hygrothermal behaviour of ventilated cavity wall used for external insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bendouma</w:t>
+                <w:t xml:space="preserve">Caractérisation hygrothermique des mélanges terre/chanvre : évaluation des incertitudes et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Durability of Building Materials and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Journée SFT « Comportement thermohydrique des matériaux biosourcés pour le bâtiment »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050984v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light earth performances for thermal insulation: application to Earth-Hemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials and 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, CLERMONT-FERRAND, France. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th FDFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mould growth models and influence of the hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bendouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Durability of Building Materials and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability and thermal conductivity of pre-cast lime and hemp concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Coupled heat and moisture transfer: Some (semi-)analytical solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pecenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viencent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Choinska</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Challamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Multiscale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051145v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of drying of building materials by single-sided NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the hygrothermal behaviour of ventilated cavity wall used for external insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">14th International Conference on Durability of Building Materials and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051255v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laoues Guendouz</w:t>
+                <w:t xml:space="preserve">Permeability and thermal conductivity of pre-cast lime and hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viencent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">1st International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391893v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behavior of a hemp concrete wall: comparison between experimental and numerical results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Investigation of drying of building materials by single-sided NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chambéry, France. pp.1</w:t>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017855v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des transferts de masse dans la détermination de la conductivité thermique de matériaux bio-sourcés</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laoues Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Géradmer, France. pp.1</w:t>
+              <w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019264v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport phenomena in PEMFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Hygrothermal behavior of a hemp concrete wall: comparison between experimental and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETRERA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETRERA, Oct 2011, Messine, Italy</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chambéry, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045730v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation du comportement thermo-hydrique d’une paroi en béton de chanvre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des transferts de masse dans la détermination de la conductivité thermique de matériaux bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Moret sur Loing, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Géradmer, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169096v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of the drying of hemp concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport phenomena in PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Drying Symposium (IDS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Magdeburg, Germany. pp.2028-2033</w:t>
+              <w:t xml:space="preserve">ETRERA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETRERA, Oct 2011, Messine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718283v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hinaje</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of the drying of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">17th International Drying Symposium (IDS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Magdeburg, Germany. pp.2028-2033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877215v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Pseudo-2D d'une PEMFC- Description du transport de l'eau liquide et effet du noyage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude et modélisation du comportement thermo-hydrique d’une paroi en béton de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Pacte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Le Hohwald, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Moret sur Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600315v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude bidimensionnelle d'une PEMFC- Analyses théorique et expérimentale, société Francaise de Chimie.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Electrochimie et Modélisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600308v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ionomer membrane for medium and high temperature PEM fuel cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modélisation Pseudo-2D d'une PEMFC- Description du transport de l'eau liquide et effet du noyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Nafion membrane: capillary model accounting for water permittivity variations within the pore, Workshop Carisma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Stuttgart, Allemagne</w:t>
+              <w:t xml:space="preserve">GDR Pacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Le Hohwald, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497072v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude bidimensionnelle d'une PEMFC- Analyses théorique et expérimentale, société Francaise de Chimie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Electrochimie et Modélisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ionomer membrane for medium and high temperature PEM fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport in Nafion membrane: capillary model accounting for water permittivity variations within the pore, Workshop Carisma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Stuttgart, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The influence of the temperature on the transport parameters of polymer electrolyte membrane, Bunsen-Kolloqium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Temperatur in der Elektrochemie – Moderne Aspekte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de la conductivité thermique de matériaux isolants bio/géosourcés humides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Plantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioclimatic building design considering urban microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mauree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CISBAT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation du comportement hygrothermique d'une façade opaque ventilée de bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for the temperature dependence in the sorption isotherms in the prediction of hygrothermal behaviour of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Central European Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Rendering on Drying Stage of Light Earth Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machhour El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Earth Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom. 52, Springer Nature Switzerland, pp.438-447, 2024, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11856,967 +12644,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DE L’IMPACT DES MATÉRIAUX BIO/GÉOSOURCÉS SUR LE CONFORT THERMIQUE D’ÉTÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saint Gobain Recherche. 2024, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054285v1</w:t>
-              </w:r>
-[...436 lines deleted...]
-                <w:t xml:space="preserve">hal-05051132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.1279-1287, 2023, RILEM Bookseries, 978-3-031-33210-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Microclimate and Building Energy Simulation Coupling Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Microclimate Modelling for Comfort and Energy Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.317-337, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65421-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Earth Performances For Thermal Insulation: Application To Earth–Hemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. V. Venkatarama Reddy; Monto Mani; Pete Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthen Dwellings and Structures. Springer Transactions in Civil and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.357-367, 2019, Springer Transactions in Civil and Environmental Engineering, 978-981-13-5882-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-5883-8_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12826,91 +13176,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des transferts hygrothermiques dans les matériaux biosourcés et à l’analyse énergétique de parois de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Bretagne Sud, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04167938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12920,515 +13270,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matériaux et études numériques et expérimentales de la cuisson de plaques planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermo-hydrique d'agro-matériaux à base de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique de la phase de séchage d'une paroi en béton de chanvre projeté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique de l'influence de la gravité lors des procédés d'électrodépôts et d'électrolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Derhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Brussieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718300v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique de l'influence de la gravité lors des procédés d'électrodépôts et d'électrolyse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique de la phase de séchage d'une paroi en béton de chanvre projeté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718579v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau et performances électriques d'une pile à combustible : des pores de la membrane à la cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008INPL039N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01753041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13496,51 +13846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD69FBB0"/>
+    <w:nsid w:val="123D624C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13727,51 +14077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-colinart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4704-330X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131111728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117665" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05100572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02651-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02644-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Zelinka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Glass" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Farkas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil E Thybring" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Altgen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00655-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Dang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guimar&#227;es" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sarkany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkarinen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyu Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zelinka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Glass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Thybring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00627-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Plantec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110184" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Loeuff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moran&#231;ais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202100244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinceslas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102858" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106275" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Loiola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01206-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109742" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109390" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pecenko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challamel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.02.106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-295M4S37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.12.082" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697256v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGC5TRNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083715606104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lelievre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26D0G278-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045276v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3010079" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1477-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schumacher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartoris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Seyfang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2011.642390" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045440v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Schumacher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seyfang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dub&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.03.027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN9W5QTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. B&#252;chi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Besse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.038" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WGWT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capp" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Duranona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mcgregor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_47" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05028523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Colinart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Batard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H No&#235;l" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012113" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048809v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045522v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048801v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faria" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pajeot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.287" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048880v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054184v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudenne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waeytens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051580v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050671v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lauzet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lapray" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051591v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050585v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015478v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015423v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050808v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mauree" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053931v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054113v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bendouma" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054211v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Challamel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050984v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744431v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vinceslas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050988v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tronet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choinska" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017855v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019264v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169096v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718283v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497072v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497069v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_45" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054285v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051359v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051607v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051132v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65421-4_15" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054276v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5883-8_31" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-04167938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054296v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718620v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718300v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718579v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mandin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derhoumi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brussieux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753041v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL039N" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-colinart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4704-330X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131111728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zelinka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Glass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Farkas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Thybring" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Altgen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00627-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05100572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02651-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117665" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02644-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Zelinka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Glass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil E Thybring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00655-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guimar&#227;es" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sarkany" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkarinen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyu Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112867" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Plantec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Loeuff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moran&#231;ais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202100244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajeot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinceslas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102858" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106275" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Loiola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01206-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendouma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489027v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pecenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challamel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.02.106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-295M4S37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.12.082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGC5TRNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083715606104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lelievre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26D0G278-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3010079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1477-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schumacher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartoris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Seyfang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2011.642390" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Schumacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seyfang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dub&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.03.027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN9W5QTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. B&#252;chi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Besse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WGWT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559561v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559549v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Charly Isidore Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051511v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Duranona" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mcgregor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_47" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048871v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045522v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05028523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Colinart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Batard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H No&#235;l" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012113" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048809v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048866v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054192v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050681v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pajeot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.287" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048880v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudenne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waeytens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050585v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lauzet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lapray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050658v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051595v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051591v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016161v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015478v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050825v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050808v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mauree" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053965v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050832v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054113v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bendouma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054211v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vinceslas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050988v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Challamel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tronet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choinska" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051255v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017855v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019264v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045730v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169096v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497072v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051359v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051607v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051132v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699476v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_45" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054285v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054257v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65421-4_15" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054276v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5883-8_31" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-04167938v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054296v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718620v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718579v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mandin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derhoumi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brussieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718300v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753041v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL039N" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>