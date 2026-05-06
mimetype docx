--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -307,4704 +307,4726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kink-bands as drivers of hygroscopic response in flax fibres: A multi-scale investigation</w:t>
+                <w:t xml:space="preserve">Influence of Heat Flow Meter sensor type on the thermal conductance measured in presence of vapor flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loren Morgillo</w:t>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lèna Brionne</w:t>
+                <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122613⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 359, pp.117317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559440v1</w:t>
+                <w:t xml:space="preserve">hal-05598190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory study of the quality of water vapor sorption data for wood from automated sorption balances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kink-bands as drivers of hygroscopic response in flax fibres: A multi-scale investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Morgillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lèna Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Zelinka</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Glass</w:t>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Farkas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Altgen</w:t>
+                <w:t xml:space="preserve">Bérangère Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-025-00627-2⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 240, pp.122613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044893v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of hygrothermal and energy measurements for a raw compressed earth brick house of Sense-City equipment during different seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Waeytens</w:t>
+                <w:t xml:space="preserve">Yan Ulanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.111405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation of RILEM TC 274-TCE: test method to determine the apparent water vapor transfer coefficient of earthen materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (5), pp.159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-025-02651-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to evaluate earth slip cohesion to build with light earth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RILEM TC 275-HDB: results of round-robin testing for the vapor permeability of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117665⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02644-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344963v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 275-HDB: results of round-robin testing for the vapor permeability of hemp concrete</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interlaboratory study of automated sorption measurements in wood: method for correcting systematic errors with the commonly used 0.002% min−1 stop criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel L Zelinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel V Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Farkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil E Thybring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Altgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02644-7⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (7), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-025-00655-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044883v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory study of automated sorption measurements in wood: method for correcting systematic errors with the commonly used 0.002% min−1 stop criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A state-of-the-art empirical round robin validation of heat, air and moisture (HAM) models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sofia Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel L Zelinka</w:t>
+                <w:t xml:space="preserve">Andreas Sarkany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel V Glass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Farkas</w:t>
+                <w:t xml:space="preserve">Anssi Laukkarinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil E Thybring</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Altgen</w:t>
+                <w:t xml:space="preserve">Bingyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (7), pp.99. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, pp.112867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10450-025-00655-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.112867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320003v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-of-the-art empirical round robin validation of heat, air and moisture (HAM) models</w:t>
+                <w:t xml:space="preserve">Interlaboratory study of the quality of water vapor sorption data for wood from automated sorption balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyuan Dang</w:t>
+                <w:t xml:space="preserve">Samuel Zelinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sofia Guimarães</w:t>
+                <w:t xml:space="preserve">Samuel Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Farkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Sarkany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bingyu Xu</w:t>
+                <w:t xml:space="preserve">Emil Thybring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Altgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.112867⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-025-00627-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044880v1</w:t>
+                <w:t xml:space="preserve">hal-05044893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygro-thermal coupling on 4D-printed biocomposites as key for meteosensitive shape-changing materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Josselin</w:t>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17452759.2024.2335233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture transfer on thermal conductivity measurement by HFM: Measurement accuracy on insulation materials and consequences on building energy assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Plantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 320, pp.114635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Lena Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.110184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344943v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity assessment of moist building insulation material using a Heat Flow Meter apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Lecompte</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machhour El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.110184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699492v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of water vapor permeability of building materials reassessed by measuring cup's inner relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 217, pp.109038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane thermal diffusivity estimation by radial fin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 120, pp.103998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre Individualisation and Mechanical Properties of a Flax-PLA Non-Woven Composite Following Physical Pre-Treatments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Delattre</w:t>
+                <w:t xml:space="preserve">Mathematical Modeling of Air Impingement Drying of the Brown Algae Sargassum muticum (Fucales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Le Loeuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morançais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings11070846⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (11), pp.2073-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.202100244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311937v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of Air Impingement Drying of the Brown Algae Sargassum muticum (Fucales)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morançais</w:t>
+                <w:t xml:space="preserve">Fibre Individualisation and Mechanical Properties of a Flax-PLA Non-Woven Composite Following Physical Pre-Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.202100244⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Natural Fiber Based Composites, 11 (7), pp.846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings11070846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477149v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of biobased insulation building materials measured by hot disk: Possibilities and recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pajeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43, pp.102858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of a new mathematical model for hysteresis effects on heat and mass transfer in porous building material</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methods to evaluate earth slip cohesion to build with light earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106275⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, pp.117665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485497v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of light-earth building materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical assessment of a new mathematical model for hysteresis effects on heat and mass transfer in porous building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.101134. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.106275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008232v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation and model selection for water sorption in a wood fibre material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygrothermal properties of light-earth building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-020-01206-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.101134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419940v1</w:t>
+                <w:t xml:space="preserve">hal-03008232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory study on hygrothermal behavior of three external thermal insulation systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Noël</w:t>
+                <w:t xml:space="preserve">Parameter estimation and model selection for water sorption in a wood fibre material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Loiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helcio Orlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109742⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (6), pp.1423-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-020-01206-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489810v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How building energy models take the local climate into account in an urban context – A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory study on hygrothermal behavior of three external thermal insulation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109390⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.109742 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489027v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building renovation with prefabricated ventilated façade element: A case study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How building energy models take the local climate into account in an urban context – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Guernouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 186, pp.221 - 229. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.109390 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486856v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Semi-)analytical solution of Luikov equations for time-periodic boundary conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Building renovation with prefabricated ventilated façade element: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Picandet</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.02.106⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.221 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069290v1</w:t>
+                <w:t xml:space="preserve">hal-03486856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of sorption isotherm of hygroscopic building materials. Part 1: Experimental evidence and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+                <w:t xml:space="preserve">(Semi-)analytical solution of Luikov equations for time-periodic boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pecenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Picandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.12.082⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.533-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.02.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697276v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of sorption isotherm of hygroscopic building materials. Part 2: Influence on hygrothermal behavior of hemp concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Chauvelon</w:t>
+                <w:t xml:space="preserve">Temperature dependence of sorption isotherm of hygroscopic building materials. Part 1: Experimental evidence and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 152, pp.42-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.07.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.360-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.12.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01697256v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative and hygrothermal properties of flax/viscose spunlaced nonwovens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pierre</w:t>
+                <w:t xml:space="preserve">Temperature dependence of sorption isotherm of hygroscopic building materials. Part 2: Influence on hygrothermal behavior of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1528083715606104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05045033v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative and hygrothermal properties of flax/viscose spunlaced nonwovens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.1024-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1528083715606104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527628v1</w:t>
+                <w:t xml:space="preserve">hal-05045033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behavior of bio-based building materials including hysteresis effects: Experimental and numerical analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lelievre</w:t>
+                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.09.013⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05045025v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hygrothermal behavior of bio-based building materials including hysteresis effects: Experimental and numerical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Moyne</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.617-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418275v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Hygrothermal Behavior of a Coated Sprayed Hemp Concrete Wall</w:t>
+                <w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings3010079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (22), pp.1496--1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045276v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal Properties of Biosourced Building Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on the Hygrothermal Behavior of a Coated Sprayed Hemp Concrete Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35 (9-10), pp.1832-1852. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.79-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-013-1477-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings3010079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045195v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2+1D modelling of a polymer electrolyte fuel cell with glassy-carbon microstructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.C. Seyfang</w:t>
+                <w:t xml:space="preserve">Measurement of Thermal Properties of Biosourced Building Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13873954.2011.642390⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (9-10), pp.1832-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-013-1477-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987440v1</w:t>
+                <w:t xml:space="preserve">hal-05045195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une définition de l’état sec d’agro-matériaux à base de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the setting process and the formulation on the drying of hemp concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+                <w:t xml:space="preserve">2+1D modelling of a polymer electrolyte fuel cell with glassy-carbon microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sartoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Seyfang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (4), pp.355-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873954.2011.642390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718255v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2+1D MODEL OF A PROTON EXCHANGE MEMBRANE FUEL CELL WITH GLASSY- CARBON MICRO - STRUCTURES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the setting process and the formulation on the drying of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Seyfang</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18, pp.355-377</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 30, pp.372-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045440v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the impact of gas and cooling flow configurations on current and water distributions in a polymer membrane fuel cell through a pseudo-two-dimensional diphasic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2+1D MODEL OF A PROTON EXCHANGE MEMBRANE FUEL CELL WITH GLASSY- CARBON MICRO - STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sartoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Seyfang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.355-377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05045446v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-millimeter current density distribution in PEFC at sub-zero temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of the impact of gas and cooling flow configurations on current and water distributions in a polymer membrane fuel cell through a pseudo-two-dimensional diphasic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">annual report electrochemistry laboratory Paul scherrer institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (16), pp.5213-5227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045505v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on water transport coefficient in Proton Exchange Membrane Fuel Cell</w:t>
               </w:r>
@@ -5016,51 +5038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,294 +5148,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-millimeter current density distribution in PEFC at sub-zero temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lottin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felix N. Büchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">annual report electrochemistry laboratory Paul scherrer institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814397v1</w:t>
+                <w:t xml:space="preserve">hal-05045505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494958v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t>
               </w:r>
@@ -5438,51 +5421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VDI Berichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5520,90 +5503,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an 80kWe PEM fuel cell system: Scale up effect investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 182 (2), pp.441-448. </w:t>
@@ -5653,7520 +5636,7641 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-instrumented polymer exchange membrane fuel cell. Observation of the in-plane non homogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (2), pp.748-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Rabetanetiarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM2025 : 6th International Conference on Bio-Based Building Matérials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a Heat Flux Sensor to Raspberry Pi: A Methodological Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Charly Isidore Rabetanetiarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Bio-Based Building Materials ICBBM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559561v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of a Low-cost Sensor Network for indoor air quality and thermal insulation assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Adaptation of a Heat Flux Sensor to Raspberry Pi: A Methodological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordy Charly Isidore Rabetanetiarimanana</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Rabetanetiarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Bio-Based Building Materials ICBBM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">Nouveaux Matériaux et Durabilité 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559549v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and simulated performance of a Solar Thermal System with Evacuated Tube Collectors Used for Agricultural Building Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des transferts d’humidité sur la performance énergétique d’une paroi en terre allégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact des matériaux bio/géosourcés sur le confort thermique d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Duranona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results of Interlaboratory Tests on Hygrothermal Properties of CEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fionn Mcgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauredan Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM International Conference on Earthen Construction (2nd)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom. pp.458-465, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of lime by quarry co-products in hemp concrete: impacts on mechanical and thermal properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of thermal behavior of latent heat thermal energy storage coupled to opaque ventilated façade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rangeard</w:t>
+                <w:t xml:space="preserve">T Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leborgne</w:t>
+                <w:t xml:space="preserve">M Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Materials and Structural Stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark. pp.012113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2654/1/012113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048871v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 275 HDB - Interlaboratory RRT on MBV measurement of vegetal concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Amziane</w:t>
+                <w:t xml:space="preserve">Moisture dependant thermal conductivity assessment of light-earth using the HFM apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synercrète 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
+              <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048801v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confort dans les bâtiments en terre crue : état des travaux en cours dans le Projet National Terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building wall heat flux measurement in presence of moisture transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CobBauge for the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BUILDERS, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045522v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of RILEM TC-275 (HDB) interlaboratory test on water vapor permeability of bio-aggregate based building materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synercrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Adamas, Greece. pp.1279-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054175v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of thermal behavior of latent heat thermal energy storage coupled to opaque ventilated façade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Colinart</w:t>
+                <w:t xml:space="preserve">Thermal behavior of opaque ventilated façade coupled to latent heat thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Batard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">M. Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark. pp.012113, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028523v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building wall heat flux measurement in presence of moisture transfer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confort dans les bâtiments en terre crue : état des travaux en cours dans le Projet National Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Séminaire CobBauge for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BUILDERS, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048809v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture dependant thermal conductivity assessment of light-earth using the HFM apparatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. El Assaad</w:t>
+                <w:t xml:space="preserve">Substitution of lime by quarry co-products in hemp concrete: impacts on mechanical and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congress on Materials and Structural Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048777v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of RILEM TC-275 (HDB) interlaboratory test on water vapor permeability of bio-aggregate based building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Adamas, Greece. pp.1279-1287</w:t>
+              <w:t xml:space="preserve">Synercrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434640v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of opaque ventilated façade coupled to latent heat thermal energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RILEM TC 275 HDB - Interlaboratory RRT on MBV measurement of vegetal concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Nordic Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Synercrète 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048866v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of moist light-earth building materials measured by steady state method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International RILEM Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reliable is the thermal conductivity of biobased building insulating materials measured with Hot Disk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pajeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. pp.287-292, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture migration on the thermal conductivity measurement of wet isolating materials during an HFM test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Central European Symposium on Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of earth-based building at 1:1 scale: in situ instrumentation of demonstrator in Sense-City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mcgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Waeytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International RILEM Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des transferts de masse sur la mesure de la conductivité thermique des isolants biosourcés hygroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chalon en champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting extreme weather file to assess overheating in residential building</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air preheating potential with high Opaque Ventilated Façade under natural and forced convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050585v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air preheating potential with high Opaque Ventilated Façade under natural and forced convection</w:t>
+                <w:t xml:space="preserve">Water vapor permeability of building materials: improved analysis of dry cup experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Building Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">1st International Conference on Moisture in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050658v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapor permeability of building materials: improved analysis of dry cup experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de fichiers météo extrêmes représentatifs du changement climatique et impact sur le confort d'été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Moisture in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050671v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de fichiers météo extrêmes représentatifs du changement climatique et impact sur le confort d'été</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur l’importance du dessiccant lors de la mesure de la perméabilité à la vapeur d’eau d’un isolant en fibre de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Lapray</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051595v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l’importance du dessiccant lors de la mesure de la perméabilité à la vapeur d’eau d’un isolant en fibre de bois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selecting extreme weather file to assess overheating in residential building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">8th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051591v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of desiccant during the determination of water vapor permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter estimation and model selection for sorption model of a wood fibre material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Loiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helcio Orlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Nordic Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Talinn, Estonia</w:t>
+              <w:t xml:space="preserve">8th International Renewable and Sustainable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015423v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation and model selection for sorption model of a wood fibre material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Characterisation of earth Hemp for green building thermal insulation by taking into account the variability of locally available resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Renewable and Sustainable Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">EUROMAGH2020 3rd Euromaghreb Conference: Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016161v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of earth Hemp for green building thermal insulation by taking into account the variability of locally available resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the importance of desiccant during the determination of water vapor permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAGH2020 3rd Euromaghreb Conference: Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">12th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Talinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015478v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of radiation on hygrothermal behavior of ventilated cavity wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bendouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Central European Symposium on Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la variabilité des terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Saint- Etienne, France</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053961v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un fichier microclimatique urbain utilisable en STD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Lauzet</w:t>
+                <w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mauree</w:t>
+                <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054107v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la variabilité des terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">Construction d’un fichier microclimatique urbain utilisable en STD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mauree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053965v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light earth performances for thermal insulation: Application to earth-hemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InternatIonal SympoSIum on earthen StructureS (ISeS-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique d’éco-matériaux terre-chanvre : effet de la variabilité des constituants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du comportement hygrothermique de trois systèmes d’isolation thermique par l’extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bendouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hygrothermique des mélanges terre/chanvre : évaluation des incertitudes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFT « Comportement thermohydrique des matériaux biosourcés pour le bâtiment »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light earth performances for thermal insulation: application to Earth-Hemp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Vinceslas</w:t>
+                <w:t xml:space="preserve">Coupled heat and moisture transfer: Some (semi-)analytical solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pecenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viencent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials and 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, CLERMONT-FERRAND, France. pp. 1-7</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Multiscale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744431v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the hygrothermal behaviour of ventilated cavity wall used for external insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bendouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FDFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">14th International Conference on Durability of Building Materials and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391848v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mould growth models and influence of the hygrothermal properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light earth performances for thermal insulation: application to Earth-Hemp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Durability of Building Materials and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Bio-based Building Materials and 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, CLERMONT-FERRAND, France. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050988v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled heat and moisture transfer: Some (semi-)analytical solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viencent Picandet</w:t>
+                <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Multiscale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">7th FDFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050851v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the hygrothermal behaviour of ventilated cavity wall used for external insulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Analysis of mould growth models and influence of the hygrothermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bendouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Durability of Building Materials and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050984v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability and thermal conductivity of pre-cast lime and hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viencent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of drying of building materials by single-sided NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laoues Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal behavior of a hemp concrete wall: comparison between experimental and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauvelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Chambéry, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des transferts de masse dans la détermination de la conductivité thermique de matériaux bio-sourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Géradmer, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport phenomena in PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETRERA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETRERA, Oct 2011, Messine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of the drying of hemp concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Étude et modélisation du comportement thermo-hydrique d’une paroi en béton de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Zaknoune</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Drying Symposium (IDS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Magdeburg, Germany. pp.2028-2033</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Moret sur Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718283v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation du comportement thermo-hydrique d’une paroi en béton de chanvre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical studies of the drying of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Collet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Moret sur Loing, France</w:t>
+              <w:t xml:space="preserve">17th International Drying Symposium (IDS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Magdeburg, Germany. pp.2028-2033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169096v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Pseudo-2D d'une PEMFC- Description du transport de l'eau liquide et effet du noyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Didierjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Pacte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Le Hohwald, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude bidimensionnelle d'une PEMFC- Analyses théorique et expérimentale, société Francaise de Chimie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Electrochimie et Modélisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ionomer membrane for medium and high temperature PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Nafion membrane: capillary model accounting for water permittivity variations within the pore, Workshop Carisma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Stuttgart, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the temperature on the transport parameters of polymer electrolyte membrane, Bunsen-Kolloqium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Temperatur in der Elektrochemie – Moderne Aspekte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Rendering on Drying Stage of Light Earth Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machhour El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Earth Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom. 52, Springer Nature Switzerland, pp.438-447, 2024, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVALUATION DE L’IMPACT DES MATÉRIAUX BIO/GÉOSOURCÉS SUR LE CONFORT THERMIQUE D’ÉTÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saint Gobain Recherche. 2024, 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la conductivité thermique de matériaux isolants bio/géosourcés humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Plantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioclimatic building design considering urban microclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mauree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lapray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du comportement hygrothermique d'une façade opaque ventilée de bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bendouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the temperature dependence in the sorption isotherms in the prediction of hygrothermal behaviour of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Central European Symposium on Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051132v1</w:t>
-              </w:r>
-[...228 lines deleted...]
-                <w:t xml:space="preserve">hal-05054285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.1279-1287, 2023, RILEM Bookseries, 978-3-031-33210-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Microclimate and Building Energy Simulation Coupling Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Microclimate Modelling for Comfort and Energy Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.317-337, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65421-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Earth Performances For Thermal Insulation: Application To Earth–Hemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. V. Venkatarama Reddy; Monto Mani; Pete Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthen Dwellings and Structures. Springer Transactions in Civil and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.357-367, 2019, Springer Transactions in Civil and Environmental Engineering, 978-981-13-5882-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-5883-8_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13176,91 +13280,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des transferts hygrothermiques dans les matériaux biosourcés et à l’analyse énergétique de parois de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Bretagne Sud, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04167938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13270,515 +13374,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matériaux et études numériques et expérimentales de la cuisson de plaques planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermo-hydrique d'agro-matériaux à base de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique de l'influence de la gravité lors des procédés d'électrodépôts et d'électrolyse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale et numérique de la phase de séchage d'une paroi en béton de chanvre projeté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Derhoumi</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00718579v1</w:t>
+                <w:t xml:space="preserve">hal-00718300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique de la phase de séchage d'une paroi en béton de chanvre projeté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique de l'influence de la gravité lors des procédés d'électrodépôts et d'électrolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Derhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Brussieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718300v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau et performances électriques d'une pile à combustible : des pores de la membrane à la cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008INPL039N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01753041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId362"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13846,51 +13950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="123D624C"/>
+    <w:nsid w:val="FCBD9320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14077,51 +14181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-colinart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4704-330X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131111728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zelinka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Glass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Farkas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Thybring" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Altgen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00627-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05100572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02651-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117665" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02644-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Zelinka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Glass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil E Thybring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00655-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guimar&#227;es" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sarkany" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkarinen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyu Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112867" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Plantec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Loeuff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moran&#231;ais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202100244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajeot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinceslas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102858" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106275" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Loiola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01206-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendouma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489027v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pecenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challamel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.02.106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-295M4S37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.12.082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGC5TRNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083715606104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lelievre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26D0G278-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3010079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1477-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schumacher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartoris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Seyfang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2011.642390" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Schumacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seyfang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dub&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.03.027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN9W5QTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. B&#252;chi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Besse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WGWT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559561v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559549v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Charly Isidore Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051511v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Duranona" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mcgregor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_47" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048871v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045522v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05028523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Colinart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Batard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H No&#235;l" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012113" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048809v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048866v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054192v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050681v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pajeot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.287" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048880v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudenne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waeytens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050585v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lauzet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lapray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050658v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051595v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051591v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016161v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015478v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050825v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050808v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mauree" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053965v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050832v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054113v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bendouma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054211v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vinceslas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050988v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Challamel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tronet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choinska" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051255v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017855v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019264v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045730v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169096v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497072v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051359v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051607v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051132v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699476v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_45" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054285v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054257v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65421-4_15" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054276v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5883-8_31" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-04167938v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054296v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718620v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718579v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mandin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derhoumi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brussieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718300v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753041v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL039N" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-colinart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4704-330X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131111728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Assaad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05100572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02651-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02644-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Zelinka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Glass" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Farkas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil E Thybring" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Altgen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00655-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Dang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Guimar&#227;es" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sarkany" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkarinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyu Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.112867" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zelinka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Glass" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Thybring" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00627-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Plantec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114635" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machhour El Assaad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Loeuff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moran&#231;ais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202100244" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajeot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinceslas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117665" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106275" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Loiola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01206-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendouma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109742" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pecenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challamel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.02.106" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-295M4S37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.12.082" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.07.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGC5TRNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083715606104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045025v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lelievre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26D0G278-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3010079" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1477-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987440v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Schumacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartoris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Seyfang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2011.642390" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Schumacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seyfang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dub&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.03.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN9W5QTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Besse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WGWT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix N. B&#252;chi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559549v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Charly Isidore Rabetanetiarimanana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559561v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051511v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Duranona" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mcgregor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_47" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05028523v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Colinart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Batard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H No&#235;l" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2654/1/012113" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048866v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048871v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leborgne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048801v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054192v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050681v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pajeot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.287" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05048880v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudenne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waeytens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050658v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050671v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051595v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lauzet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lapray" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051591v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050585v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016161v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015478v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05015423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050825v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053965v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053961v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basco" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054107v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mauree" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050832v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05053931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bendouma" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054211v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050851v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Challamel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050984v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744431v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vinceslas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050988v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051145v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tronet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choinska" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051255v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017855v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019264v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05045730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bideau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaknoune" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497072v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497069v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699476v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_45" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054285v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051359v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050788v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051607v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05051132v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054257v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65421-4_15" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054276v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5883-8_31" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-04167938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054296v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718620v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718300v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718579v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mandin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Derhoumi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roustan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brussieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL039N" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>