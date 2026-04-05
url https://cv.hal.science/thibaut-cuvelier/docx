--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut Cuvelier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to 1,000x: Solving Large Set-Covering Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno De Backer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Days JOPT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Instance Generator for Simulating Middle-Mile Logistics Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymane Lotfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno De Backer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO, Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tale of Middle-Mile Logistics, Graph Neural Networks, and Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onno Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno De Backer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO, Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seleroute.jl, a generic package for network-routing optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia and Optimization Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OR-Tools' Vehicle Routing Solver: a Generic Constraint-Programming Solver with Heuristic Search for Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mohajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle-Mile Logistics Through the Lens of Goal-Conditioned Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onno Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Backer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 Workshop on Goal-Conditioned Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Efficient, Polynomial-Time Algorithms for Combinatorial Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, China. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3410220.3453926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotically Optimal Strategies for Combinatorial Semi-Bandits in Polynomial Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConstraintProgrammingExtensions.jl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JuliaCon 2021 (with JuMP-dev)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JuliaCon 2021 Organizing Committee, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAM & RAL: Adaptive Memory Learning and Reinforcement Active Learning for Network Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Mulinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Network and Service Management (CNSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Oct 2019, Halifax, Canada. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/cnsm46954.2019.9012675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAL - Improving Stream-Based Active Learning by Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD) Workshop on Interactive Adaptive Learning (IAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Oblivious and Robust Routing Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Gaspard Monge pour l'optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de Julia !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Datacraft, SCAI, Paris 5e, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Reinforcement Learning Approaches for Online Network Monitoring and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Mulinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2020.3037486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Efficient, Polynomial Time Algorithms for Combinatorial Semi Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (9), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding reservoirs in industrial models to exploit their flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.2171. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-03925-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Robust and Stochastic Optimisation for Long-term Reservoir Management Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Louveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-017-1893-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Stream-Based Active Learning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Machine Learning (WiML) Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblivious Routing: Static Routing Prepared Against Network Traffic and Link Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblivious Routing: Worst-Case Routing is not Breaking the Internet's Legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis PhD School 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vienna, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des applications graphiques en Python avec PyQt5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-BookeR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-8227-0518-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des applications avec Qt 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Du Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D-BookeR. , 2013, 978-2822701082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web sémantique : méthodes et outils pour le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Éducation France, 2012, 978-2-7440-2519-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut Cuvelier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to 1,000x: Solving Large Set-Covering Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno De Backer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Days JOPT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Instance Generator for Simulating Middle-Mile Logistics Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymane Lotfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno De Backer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO, Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tale of Middle-Mile Logistics, Graph Neural Networks, and Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onno Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno De Backer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO, Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seleroute.jl, a generic package for network-routing optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julia and Optimization Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OR-Tools' Vehicle Routing Solver: a Generic Constraint-Programming Solver with Heuristic Search for Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mohajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle-Mile Logistics Through the Lens of Goal-Conditioned Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onno Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Backer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2023 Workshop on Goal-Conditioned Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Efficient, Polynomial-Time Algorithms for Combinatorial Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, China. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3410220.3453926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotically Optimal Strategies for Combinatorial Semi-Bandits in Polynomial Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConstraintProgrammingExtensions.jl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JuliaCon 2021 (with JuMP-dev)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JuliaCon 2021 Organizing Committee, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAL - Improving Stream-Based Active Learning by Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD) Workshop on Interactive Adaptive Learning (IAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAM & RAL: Adaptive Memory Learning and Reinforcement Active Learning for Network Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Mulinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Network and Service Management (CNSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Oct 2019, Halifax, Canada. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/cnsm46954.2019.9012675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Oblivious and Robust Routing Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Gaspard Monge pour l'optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de Julia !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Datacraft, SCAI, Paris 5e, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Reinforcement Learning Approaches for Online Network Monitoring and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Mulinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2020.3037486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Efficient, Polynomial Time Algorithms for Combinatorial Semi Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (9), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding reservoirs in industrial models to exploit their flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.2171. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-03925-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Robust and Stochastic Optimisation for Long-term Reservoir Management Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Louveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-017-1893-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblivious Routing: Static Routing Prepared Against Network Traffic and Link Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Stream-Based Active Learning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Machine Learning (WiML) Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblivious Routing: Worst-Case Routing is not Breaking the Internet's Legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis PhD School 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vienna, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des applications graphiques en Python avec PyQt5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-BookeR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-8227-0518-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des applications avec Qt 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Belz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Du Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D-BookeR. , 2013, 978-2822701082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web sémantique : méthodes et outils pour le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Éducation France, 2012, 978-2-7440-2519-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Backer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cuvelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Lotfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Archetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Eberhard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mohajeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Backer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410220.3453926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wassermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Mulinka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm46954.2019.9012675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3037486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447387" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03925-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Louveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-017-1893-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-booker.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Diallo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Backer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cuvelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Lotfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Petris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Archetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Eberhard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mohajeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Backer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410220.3453926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wassermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Mulinka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm46954.2019.9012675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3037486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447387" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03925-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Louveaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-017-1893-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.d-booker.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Diallo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>