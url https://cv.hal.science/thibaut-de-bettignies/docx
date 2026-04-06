--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut de Bettignies </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Référent - Ecologie benthique et réseau Aires protégées en mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-de-bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0565-1200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fournir une expertise scientifique en écologie benthique, en particulier sur les forêts de macroalgue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordonner l’évaluation de l’état de conservation des habitats et espèces marines (Article 17, Directive Habitats-Faune-Flore)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrer la mise en place du réseau Natura 2000 en mer & Appuyer la stratégie nationale pour les aires protégées en mer 2030</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller les stratégies de surveillance, d’évaluation et de restauration des habitats benthiques marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribuer à l'Inventaire National du Patrimoine Naturel & Participer au programme d'exploration du MNHN 'La Planète Revisitée'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - auj. : Chercheur invité - Centre de Recherche sur la Biodiversité et l'Environnement (Toulouse, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - auj. : Référent - Ecologie benthique et réseau Aires protégées en mer - PatriNat (Paris, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2016 : Checheur postdoctoral - University of Western Australia (Perth, AU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2013 : Doctorant - Edith Cowan University (Joondalup, AU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Doctorat - Edith Cowan University (Joondalup, AU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Master 2 (Océanographie et environnement marin) - Sorbonne Université (Paris, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Master 1 (Sciences biologiques marines) - Inst. Univ. Européen de la Mer (Brest, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Diplôme d'Université (Biologie et écologie sous-marine) - Université Rennes 2 (Rennes; FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Licence (Biol. des organismes et populations) - Université Rennes 2 (Rennes, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Licence (Biol. cellulaire et physiologie molléculaire) - Université de Montréal (Montréal, CA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Börger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180 (106779), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller plants in warmer water could have implications for future Kelp forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee‐Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.28616. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-13950-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of algae in structuring reef communities: innovative monitoring and ecological insights within a Mediterranean conservation priority area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1516792. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1516792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04992356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio strait natural reserve (BSNR): investigating ecosystem functioning through comparative modelling of marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Libralato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 256, pp.107263. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04665826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances sur les récifs du bathyal et évaluation de l’état de conservation de l’habitat d’intérêt communautaire Récifs dans les eaux françaises hexagonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van den Beld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaick Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (8), pp.143-177. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2024a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04571666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the blue economy to transform marine forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee‐Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda A Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04139451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light source selection in seaweed production: growth of seaweed and biosynthesis of photosynthetic pigments and soluble protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shitao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoru Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11351. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04157472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local flexibility in feeding behaviour and contrasting microhabitat use of an omnivore across latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartvig Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João N Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.441-453. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-021-04936-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of temperature on aspects of the reproductive phenology of temperate seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Frederico D. Gurgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (218), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of seaweeds in the East China Sea as potential bio-monitors of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoru Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (17), pp.16640-16651. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Curtains: Herbivore Exclusion Devices for Ecology and Restoration of Marine Ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (302), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of corals on temperate reefs: direct and indirect effects of marine heatwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenae Tuckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.947-956. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-017-1586-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven regime shift of a temperate marine ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Babcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Cure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (6295), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aad8745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of habitat‐forming seaweeds to increasing temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Arackal Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michael Finnegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.2180-2190. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.10362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental‐scale variation in seaweed host‐associated bacterial communities is a function of host condition, not geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Marzinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zozaya Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4078-4088. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and rear-edge populations can be equally vulnerable to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Arackal Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.10280. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological decoupling of mortality from wave forcing in kelp beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Vanderklift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Gunson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (3), pp.850-861. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-2365.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and acclimation of three canopy-forming seaweeds to UVB radiation and warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva S. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0143031. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy interactions and physical stress gradients in subtidal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary A Kendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.677-686. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting mechanisms of dislodgement and erosion contribute to production of kelp detritus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Vanderklift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret B. Mohring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.1680-1688. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.5.1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme climatic event alters marine ecosystem structure in a global biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan A Smale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.78-82. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful algae are not harmful to everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.74-80. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, not morphology, determines hydrodynamic performance of a kelp during peak flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (4), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2138-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wounded kelps: patterns and susceptibility to breakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocyte responses of Manila clams, Ruditapes philippinarum, with varying parasite, Perkinsus olseni, severity to toxic-algal exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hegaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mirella da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary H. Wikfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (4), pp.469-479. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'habitat d’intérêt communautaire « Structures sous-marines causées par des émissions de gaz » : diagnostic écologique, cartographie, stratégies d'évaluation et de surveillance au titre de la DHFF et la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Olu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gérigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaick Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d’étude du Contrat de recherche et développement OFB-22-0057 – Action « Habitat 1180 » : 102674, Ifremer. 2025, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d’évaluation de l’état de santé des habitats benthiques marins : synthèse en appui aux gestionnaires d’aires marines protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282999v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de conservation des « Lagunes côtières » d’intérêt communautaire (UE 1150*) : Méthode d’évaluation à l’échelle du site Natura 2000. Annexe façade méditerranéenne - Note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Penelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle-relais lagunes méditerranéennes; Life Marha. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’accompagnement à l’évaluation de l’état de conservation des habitats benthiques marins – Natura 2000 : ressources, protocoles et retours d’expérience du projet life Marha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lutrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha. 2025, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi participatif en plongée sous-marine des poissons et habitats rocheux côtiers d’Atlantique, Manche et Mer du Nord. Phase de test 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Derrien-Courtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APECS (Association Pour l’Etude et la Conservation des Sélaciens); PatriNat (OFB-MNHN-CNRS-IRD); CESCO. 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05026822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 en mer pour les oiseaux marins et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04537943v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des Habitats d’Intérêt Communautaire (HIC) marins en appui à l’évaluation nationale de l’état de conservation (rapportage DHFF 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Costa Tempera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thomas-Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of benthic habitats in coastal marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha; OFB, Office Français de la Biodiversité. 2024, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique en mer : analyse sémantique, concepts associés et stratégies d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaline Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04486091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique des habitats benthiques en milieu marin côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha; OFB, Office Français de la Biodiversité. 2024, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04927335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et recommandations pour évaluer l'effet de mesures de gestion sur l'état de santé des habitats marins (Pré-étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04279529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’accompagnement des tables de correspondances entre les Habitats d’Intérêt Communautaire (HIC) marins et les autres systèmes de classification d’habitats benthiques marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état de conservation des habitats naturels marins à l'échelle d'un site Natura 2000 : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD); UMR 5245. 2023, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04089730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un réseau pour le suivi participatif en plongée sous-marine des poissons et habitats rocheux côtiers d'Atlantique, Manche et Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Teste Du Bailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APECS; Association Peau-Bleue; Patrinat. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique sur la cohérence du réseau Natura 2000 en mer en réponse aux demandes de la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 33 p. + 37 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04134687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité pour la Liste Rouge des Écosystèmes des herbiers de phanérogames marines de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 45 p. + 11 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04135666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État initial des habitats rocheux subtidaux des Iles Saint-Marcouf - dans le cadre de l'établissement d'une Zone de Protection Forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Zammite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Association des Plongeurs Naturalistes de Normandie. 2021, 45 p. + 12 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04165211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Bekkby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03632089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation française des Habitats d'Intérêt Communautaire marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 58 p. + annexe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 et mIBAs en France métropolitaine : comparaison des méthodologies de création des réseaux pour la conservation des oiseaux marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 26 p. + 10 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04168482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background document on kelp forests habitat. OSPAR 788/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Bekkby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 43 p. + 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le programme de surveillance interdirective DCSMM/DHFF/DCE &amp;quot;Habitats benthiques&amp;quot; de la région biogéographique et sous-région marine Méditerranée Occidentale. Recueil des comptes rendus des échanges menés au séminaire Surveillance interdirective pour la Méditerranée française (Marseille, du 27 au 29 mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fréjefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire La Planète Revisitée au Parc Naturel Marin du Cap Corse et de l'Agriate : Conservation des récifs infralittoraux (dominés par les algues photophiles, entre 15 et 35 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04246650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le programme de surveillance interdirective DCSMM/DHFF/DCE &amp;quot;Habitats benthiques&amp;quot; de la région biogéographique Atlantique et des sous-régions marines Manche-Mer du Nord, Mers Celtiques et Golfe de Gascogne. Recueil des comptes-rendus des échanges menés aux séminaires Surveillance interdirective pour la façade Manche-Atlantique (Brest, 4 au 6 juin 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 71 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04247679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Oiseaux marins : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour l'habitat « Récifs 1170 » : Façade Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Oiseaux marins : Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Mammifères marins : Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Mammifères marins : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour l'habitat « Récifs 1170 » : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Approaches to managing kelp forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee-Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the Blue: Securing a Sustainable Future for Kelp Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Environment Programme, pp.144, 2023, 978-92-807-4007-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04087721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues de chaleur marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues: Etonnants paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.156-157, 2019, 978-2-603-02625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04259958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts de Laminaires menacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues: Etonnants paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.158-161, 2019, 978-2-603-02625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04259995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALGUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pain Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la campagne d'inventaire de la faune et de la flore marine côtière de la Martinique, Expédition Madibenthos 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-115, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04260047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and supply of kelp detritus : quantifying mechanisms of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Edith Cowan University, 2013. English. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05345311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire : Les habitats rocheux intertidaux et subtidaux des façades Manche - Mer du Nord - Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Capietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Derrien-Courtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les habitats rocheux intertidaux et subtidaux des façades Manche - Mer du Nord - Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brest, France. 144 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04089685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th Internation Temperate Reefs Symposium : Abstract book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Perth, WA, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency of commercial fisheries on kelp forests for valuation of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zimmerhackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Piñeiro-Corbeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Magnus Norderhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee-Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04420970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut de Bettignies </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Référent - Ecologie benthique et réseau Aires protégées en mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-de-bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0565-1200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fournir une expertise scientifique en écologie benthique, en particulier sur les forêts de macroalgue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordonner l’évaluation de l’état de conservation des habitats et espèces marines (Article 17, Directive Habitats-Faune-Flore)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrer la mise en place du réseau Natura 2000 en mer & Appuyer la stratégie nationale pour les aires protégées en mer 2030</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller les stratégies de surveillance, d’évaluation et de restauration des habitats benthiques marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribuer à l'Inventaire National du Patrimoine Naturel & Participer au programme d'exploration du MNHN 'La Planète Revisitée'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - auj. : Chercheur invité - Centre de Recherche sur la Biodiversité et l'Environnement (Toulouse, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - auj. : Référent - Ecologie benthique et réseau Aires protégées en mer - PatriNat (Paris, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2016 : Checheur postdoctoral - University of Western Australia (Perth, AU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2013 : Doctorant - Edith Cowan University (Joondalup, AU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Doctorat - Edith Cowan University (Joondalup, AU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Master 2 (Océanographie et environnement marin) - Sorbonne Université (Paris, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Master 1 (Sciences biologiques marines) - Inst. Univ. Européen de la Mer (Brest, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Diplôme d'Université (Biologie et écologie sous-marine) - Université Rennes 2 (Rennes; FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Licence (Biol. des organismes et populations) - Université Rennes 2 (Rennes, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Licence (Biol. cellulaire et physiologie molléculaire) - Université de Montréal (Montréal, CA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller plants in warmer water could have implications for future Kelp forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee‐Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.28616. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-13950-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Börger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180 (106779), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of algae in structuring reef communities: innovative monitoring and ecological insights within a Mediterranean conservation priority area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1516792. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1516792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04992356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio strait natural reserve (BSNR): investigating ecosystem functioning through comparative modelling of marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Libralato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 256, pp.107263. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04665826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances sur les récifs du bathyal et évaluation de l’état de conservation de l’habitat d’intérêt communautaire Récifs dans les eaux françaises hexagonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van den Beld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaick Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (8), pp.143-177. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2024a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04571666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the blue economy to transform marine forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee‐Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda A Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04139451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local flexibility in feeding behaviour and contrasting microhabitat use of an omnivore across latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartvig Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João N Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.441-453. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-021-04936-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light source selection in seaweed production: growth of seaweed and biosynthesis of photosynthetic pigments and soluble protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shitao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoru Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11351. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04157472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of seaweeds in the East China Sea as potential bio-monitors of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoru Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (17), pp.16640-16651. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of temperature on aspects of the reproductive phenology of temperate seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Frederico D. Gurgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (218), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Curtains: Herbivore Exclusion Devices for Ecology and Restoration of Marine Ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (302), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of corals on temperate reefs: direct and indirect effects of marine heatwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenae Tuckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.947-956. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-017-1586-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven regime shift of a temperate marine ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Babcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Cure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (6295), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aad8745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of habitat‐forming seaweeds to increasing temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Arackal Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michael Finnegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.2180-2190. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.10362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and rear-edge populations can be equally vulnerable to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Arackal Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.10280. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental‐scale variation in seaweed host‐associated bacterial communities is a function of host condition, not geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Marzinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zozaya Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4078-4088. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological decoupling of mortality from wave forcing in kelp beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Vanderklift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Gunson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (3), pp.850-861. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-2365.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and acclimation of three canopy-forming seaweeds to UVB radiation and warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva S. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0143031. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy interactions and physical stress gradients in subtidal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary A Kendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.677-686. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting mechanisms of dislodgement and erosion contribute to production of kelp detritus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Vanderklift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret B. Mohring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.1680-1688. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.5.1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful algae are not harmful to everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.74-80. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme climatic event alters marine ecosystem structure in a global biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan A Smale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.78-82. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, not morphology, determines hydrodynamic performance of a kelp during peak flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (4), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2138-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wounded kelps: patterns and susceptibility to breakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocyte responses of Manila clams, Ruditapes philippinarum, with varying parasite, Perkinsus olseni, severity to toxic-algal exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hegaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mirella da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary H. Wikfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (4), pp.469-479. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d’évaluation de l’état de santé des habitats benthiques marins : synthèse en appui aux gestionnaires d’aires marines protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282999v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de conservation des « Lagunes côtières » d’intérêt communautaire (UE 1150*) : Méthode d’évaluation à l’échelle du site Natura 2000. Annexe façade méditerranéenne - Note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Penelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle-relais lagunes méditerranéennes; Life Marha. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'habitat d’intérêt communautaire « Structures sous-marines causées par des émissions de gaz » : diagnostic écologique, cartographie, stratégies d'évaluation et de surveillance au titre de la DHFF et la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Olu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gérigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaick Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d’étude du Contrat de recherche et développement OFB-22-0057 – Action « Habitat 1180 » : 102674, Ifremer. 2025, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’accompagnement à l’évaluation de l’état de conservation des habitats benthiques marins – Natura 2000 : ressources, protocoles et retours d’expérience du projet life Marha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lutrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha. 2025, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi participatif en plongée sous-marine des poissons et habitats rocheux côtiers d’Atlantique, Manche et Mer du Nord. Phase de test 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Derrien-Courtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APECS (Association Pour l’Etude et la Conservation des Sélaciens); PatriNat (OFB-MNHN-CNRS-IRD); CESCO. 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05026822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des Habitats d’Intérêt Communautaire (HIC) marins en appui à l’évaluation nationale de l’état de conservation (rapportage DHFF 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Costa Tempera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thomas-Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of benthic habitats in coastal marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha; OFB, Office Français de la Biodiversité. 2024, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 en mer pour les oiseaux marins et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04537943v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique en mer : analyse sémantique, concepts associés et stratégies d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaline Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04486091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique des habitats benthiques en milieu marin côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha; OFB, Office Français de la Biodiversité. 2024, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04927335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et recommandations pour évaluer l'effet de mesures de gestion sur l'état de santé des habitats marins (Pré-étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04279529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’accompagnement des tables de correspondances entre les Habitats d’Intérêt Communautaire (HIC) marins et les autres systèmes de classification d’habitats benthiques marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état de conservation des habitats naturels marins à l'échelle d'un site Natura 2000 : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD); UMR 5245. 2023, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04089730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un réseau pour le suivi participatif en plongée sous-marine des poissons et habitats rocheux côtiers d'Atlantique, Manche et Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Teste Du Bailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APECS; Association Peau-Bleue; Patrinat. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique sur la cohérence du réseau Natura 2000 en mer en réponse aux demandes de la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 33 p. + 37 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04134687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité pour la Liste Rouge des Écosystèmes des herbiers de phanérogames marines de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 45 p. + 11 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04135666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État initial des habitats rocheux subtidaux des Iles Saint-Marcouf - dans le cadre de l'établissement d'une Zone de Protection Forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Zammite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Association des Plongeurs Naturalistes de Normandie. 2021, 45 p. + 12 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04165211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Bekkby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03632089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation française des Habitats d'Intérêt Communautaire marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 58 p. + annexe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background document on kelp forests habitat. OSPAR 788/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Bekkby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 43 p. + 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 et mIBAs en France métropolitaine : comparaison des méthodologies de création des réseaux pour la conservation des oiseaux marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 26 p. + 10 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04168482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le programme de surveillance interdirective DCSMM/DHFF/DCE &amp;quot;Habitats benthiques&amp;quot; de la région biogéographique et sous-région marine Méditerranée Occidentale. Recueil des comptes rendus des échanges menés au séminaire Surveillance interdirective pour la Méditerranée française (Marseille, du 27 au 29 mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fréjefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire La Planète Revisitée au Parc Naturel Marin du Cap Corse et de l'Agriate : Conservation des récifs infralittoraux (dominés par les algues photophiles, entre 15 et 35 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04246650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le programme de surveillance interdirective DCSMM/DHFF/DCE &amp;quot;Habitats benthiques&amp;quot; de la région biogéographique Atlantique et des sous-régions marines Manche-Mer du Nord, Mers Celtiques et Golfe de Gascogne. Recueil des comptes-rendus des échanges menés aux séminaires Surveillance interdirective pour la façade Manche-Atlantique (Brest, 4 au 6 juin 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 71 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04247679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Oiseaux marins : Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Mammifères marins : Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour l'habitat « Récifs 1170 » : Façade Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Oiseaux marins : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Mammifères marins : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour l'habitat « Récifs 1170 » : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Approaches to managing kelp forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee-Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the Blue: Securing a Sustainable Future for Kelp Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Environment Programme, pp.144, 2023, 978-92-807-4007-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04087721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts de Laminaires menacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues: Etonnants paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.158-161, 2019, 978-2-603-02625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04259995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues de chaleur marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues: Etonnants paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.156-157, 2019, 978-2-603-02625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04259958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALGUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pain Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la campagne d'inventaire de la faune et de la flore marine côtière de la Martinique, Expédition Madibenthos 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-115, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04260047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and supply of kelp detritus : quantifying mechanisms of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Edith Cowan University, 2013. English. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05345311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire : Les habitats rocheux intertidaux et subtidaux des façades Manche - Mer du Nord - Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Capietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Derrien-Courtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les habitats rocheux intertidaux et subtidaux des façades Manche - Mer du Nord - Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brest, France. 144 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04089685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th Internation Temperate Reefs Symposium : Abstract book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Perth, WA, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency of commercial fisheries on kelp forests for valuation of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zimmerhackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Piñeiro-Corbeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Magnus Norderhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee-Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04420970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A4816EA"/>
+    <w:nsid w:val="103D2AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FC2ABC1E"/>
+    <w:nsid w:val="D17D3667"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A8634CB4"/>
+    <w:nsid w:val="F3F522E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F8297AA"/>
+    <w:nsid w:val="47B164DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-de-bettignies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0565-1200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee&#8208;Dexter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13950-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04992356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutardier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1516792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04665826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libralato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04571666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04139451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Barreiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Coleman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04157472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitao Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoru Pan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11351" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartvig Christie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o N Franco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04936-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico D. Gurgel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00218" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Holmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1612-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenae Tuckett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-017-1586-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Babcock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad8745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijo Arackal Joy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michael Finnegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Marzinelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Campbell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zozaya Valdes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Nielsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12972" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10280" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lavery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vanderklift" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Gunson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-2365.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva S. Olsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Agust&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A Kendrick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Anderson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12446" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret B. Mohring" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.5.1680" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A Smale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tuya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads S. Thomsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate1627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.01.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z72SWFXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2138-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJWH01XZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Bettignies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00471" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Penelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lutrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05026822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dedet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Derrien-Courtel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04537943v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sagan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pibot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard-Rocher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04927335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279529v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bissery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04089730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Teste Du Bailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rohr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04134687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dumestre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bunel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecarpentier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mansais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Zammite" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246650v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimond" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277619v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04087721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Sander" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Karlsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee-Dexter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pain Mahieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeannet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Olive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05345311v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04089685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capietto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04420970v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zimmerhackel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pi&#241;eiro-Corbeira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Magnus Norderhaug" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-de-bettignies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0565-1200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee&#8208;Dexter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13950-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04992356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutardier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1516792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04665826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libralato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04571666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04139451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Barreiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Coleman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartvig Christie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o N Franco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04936-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04157472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitao Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoru Pan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Holmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1612-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico D. Gurgel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenae Tuckett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-017-1586-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Babcock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad8745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijo Arackal Joy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michael Finnegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Campbell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Marzinelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zozaya Valdes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Nielsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12972" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lavery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vanderklift" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Gunson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-2365.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva S. Olsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Agust&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A Kendrick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Anderson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12446" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret B. Mohring" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.5.1680" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads S. Thomsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z72SWFXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A Smale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tuya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate1627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2138-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJWH01XZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Bettignies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00471" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Penelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lutrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05026822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dedet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Derrien-Courtel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sagan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pibot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard-Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04537943v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04927335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279529v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bissery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04089730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Teste Du Bailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rohr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04134687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dumestre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bunel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecarpentier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mansais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Zammite" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246650v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimond" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277600v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04087721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Sander" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Karlsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee-Dexter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pain Mahieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeannet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Olive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05345311v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04089685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capietto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04420970v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zimmerhackel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pi&#241;eiro-Corbeira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Magnus Norderhaug" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>