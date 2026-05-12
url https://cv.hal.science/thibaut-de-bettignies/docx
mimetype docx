--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut de Bettignies </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Référent - Ecologie benthique et réseau Aires protégées en mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-de-bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0565-1200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fournir une expertise scientifique en écologie benthique, en particulier sur les forêts de macroalgue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordonner l’évaluation de l’état de conservation des habitats et espèces marines (Article 17, Directive Habitats-Faune-Flore)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrer la mise en place du réseau Natura 2000 en mer & Appuyer la stratégie nationale pour les aires protégées en mer 2030</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller les stratégies de surveillance, d’évaluation et de restauration des habitats benthiques marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribuer à l'Inventaire National du Patrimoine Naturel & Participer au programme d'exploration du MNHN 'La Planète Revisitée'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - auj. : Chercheur invité - Centre de Recherche sur la Biodiversité et l'Environnement (Toulouse, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - auj. : Référent - Ecologie benthique et réseau Aires protégées en mer - PatriNat (Paris, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2016 : Checheur postdoctoral - University of Western Australia (Perth, AU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2013 : Doctorant - Edith Cowan University (Joondalup, AU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Doctorat - Edith Cowan University (Joondalup, AU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Master 2 (Océanographie et environnement marin) - Sorbonne Université (Paris, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Master 1 (Sciences biologiques marines) - Inst. Univ. Européen de la Mer (Brest, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Diplôme d'Université (Biologie et écologie sous-marine) - Université Rennes 2 (Rennes; FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Licence (Biol. des organismes et populations) - Université Rennes 2 (Rennes, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Licence (Biol. cellulaire et physiologie molléculaire) - Université de Montréal (Montréal, CA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller plants in warmer water could have implications for future Kelp forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee‐Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.28616. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-13950-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Börger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180 (106779), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of algae in structuring reef communities: innovative monitoring and ecological insights within a Mediterranean conservation priority area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1516792. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1516792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04992356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio strait natural reserve (BSNR): investigating ecosystem functioning through comparative modelling of marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Libralato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 256, pp.107263. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04665826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances sur les récifs du bathyal et évaluation de l’état de conservation de l’habitat d’intérêt communautaire Récifs dans les eaux françaises hexagonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van den Beld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaick Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (8), pp.143-177. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2024a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04571666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the blue economy to transform marine forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee‐Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda A Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04139451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local flexibility in feeding behaviour and contrasting microhabitat use of an omnivore across latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartvig Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João N Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.441-453. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-021-04936-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light source selection in seaweed production: growth of seaweed and biosynthesis of photosynthetic pigments and soluble protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shitao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoru Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11351. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04157472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of seaweeds in the East China Sea as potential bio-monitors of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoru Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (17), pp.16640-16651. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of temperature on aspects of the reproductive phenology of temperate seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Frederico D. Gurgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (218), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Curtains: Herbivore Exclusion Devices for Ecology and Restoration of Marine Ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (302), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of corals on temperate reefs: direct and indirect effects of marine heatwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenae Tuckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.947-956. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-017-1586-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven regime shift of a temperate marine ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Babcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Cure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (6295), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aad8745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of habitat‐forming seaweeds to increasing temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Arackal Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michael Finnegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.2180-2190. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.10362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and rear-edge populations can be equally vulnerable to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Arackal Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.10280. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental‐scale variation in seaweed host‐associated bacterial communities is a function of host condition, not geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Marzinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zozaya Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4078-4088. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological decoupling of mortality from wave forcing in kelp beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Vanderklift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Gunson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (3), pp.850-861. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-2365.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and acclimation of three canopy-forming seaweeds to UVB radiation and warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva S. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0143031. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy interactions and physical stress gradients in subtidal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary A Kendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.677-686. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting mechanisms of dislodgement and erosion contribute to production of kelp detritus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Vanderklift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret B. Mohring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.1680-1688. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.5.1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful algae are not harmful to everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.74-80. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme climatic event alters marine ecosystem structure in a global biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan A Smale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.78-82. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, not morphology, determines hydrodynamic performance of a kelp during peak flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (4), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2138-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wounded kelps: patterns and susceptibility to breakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocyte responses of Manila clams, Ruditapes philippinarum, with varying parasite, Perkinsus olseni, severity to toxic-algal exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hegaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mirella da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary H. Wikfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (4), pp.469-479. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d’évaluation de l’état de santé des habitats benthiques marins : synthèse en appui aux gestionnaires d’aires marines protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282999v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de conservation des « Lagunes côtières » d’intérêt communautaire (UE 1150*) : Méthode d’évaluation à l’échelle du site Natura 2000. Annexe façade méditerranéenne - Note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Penelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle-relais lagunes méditerranéennes; Life Marha. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'habitat d’intérêt communautaire « Structures sous-marines causées par des émissions de gaz » : diagnostic écologique, cartographie, stratégies d'évaluation et de surveillance au titre de la DHFF et la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Olu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gérigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaick Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d’étude du Contrat de recherche et développement OFB-22-0057 – Action « Habitat 1180 » : 102674, Ifremer. 2025, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’accompagnement à l’évaluation de l’état de conservation des habitats benthiques marins – Natura 2000 : ressources, protocoles et retours d’expérience du projet life Marha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lutrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha. 2025, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi participatif en plongée sous-marine des poissons et habitats rocheux côtiers d’Atlantique, Manche et Mer du Nord. Phase de test 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Derrien-Courtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APECS (Association Pour l’Etude et la Conservation des Sélaciens); PatriNat (OFB-MNHN-CNRS-IRD); CESCO. 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05026822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des Habitats d’Intérêt Communautaire (HIC) marins en appui à l’évaluation nationale de l’état de conservation (rapportage DHFF 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Costa Tempera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thomas-Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of benthic habitats in coastal marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha; OFB, Office Français de la Biodiversité. 2024, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 en mer pour les oiseaux marins et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04537943v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique en mer : analyse sémantique, concepts associés et stratégies d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaline Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04486091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique des habitats benthiques en milieu marin côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha; OFB, Office Français de la Biodiversité. 2024, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04927335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et recommandations pour évaluer l'effet de mesures de gestion sur l'état de santé des habitats marins (Pré-étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04279529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’accompagnement des tables de correspondances entre les Habitats d’Intérêt Communautaire (HIC) marins et les autres systèmes de classification d’habitats benthiques marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état de conservation des habitats naturels marins à l'échelle d'un site Natura 2000 : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD); UMR 5245. 2023, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04089730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un réseau pour le suivi participatif en plongée sous-marine des poissons et habitats rocheux côtiers d'Atlantique, Manche et Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Teste Du Bailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APECS; Association Peau-Bleue; Patrinat. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique sur la cohérence du réseau Natura 2000 en mer en réponse aux demandes de la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 33 p. + 37 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04134687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité pour la Liste Rouge des Écosystèmes des herbiers de phanérogames marines de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 45 p. + 11 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04135666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État initial des habitats rocheux subtidaux des Iles Saint-Marcouf - dans le cadre de l'établissement d'une Zone de Protection Forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Zammite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Association des Plongeurs Naturalistes de Normandie. 2021, 45 p. + 12 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04165211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Bekkby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03632089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation française des Habitats d'Intérêt Communautaire marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 58 p. + annexe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background document on kelp forests habitat. OSPAR 788/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Bekkby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 43 p. + 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 et mIBAs en France métropolitaine : comparaison des méthodologies de création des réseaux pour la conservation des oiseaux marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 26 p. + 10 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04168482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le programme de surveillance interdirective DCSMM/DHFF/DCE &amp;quot;Habitats benthiques&amp;quot; de la région biogéographique et sous-région marine Méditerranée Occidentale. Recueil des comptes rendus des échanges menés au séminaire Surveillance interdirective pour la Méditerranée française (Marseille, du 27 au 29 mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fréjefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire La Planète Revisitée au Parc Naturel Marin du Cap Corse et de l'Agriate : Conservation des récifs infralittoraux (dominés par les algues photophiles, entre 15 et 35 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04246650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le programme de surveillance interdirective DCSMM/DHFF/DCE &amp;quot;Habitats benthiques&amp;quot; de la région biogéographique Atlantique et des sous-régions marines Manche-Mer du Nord, Mers Celtiques et Golfe de Gascogne. Recueil des comptes-rendus des échanges menés aux séminaires Surveillance interdirective pour la façade Manche-Atlantique (Brest, 4 au 6 juin 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 71 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04247679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Oiseaux marins : Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Mammifères marins : Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour l'habitat « Récifs 1170 » : Façade Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Oiseaux marins : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Mammifères marins : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour l'habitat « Récifs 1170 » : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Approaches to managing kelp forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee-Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the Blue: Securing a Sustainable Future for Kelp Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Environment Programme, pp.144, 2023, 978-92-807-4007-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04087721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts de Laminaires menacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues: Etonnants paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.158-161, 2019, 978-2-603-02625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04259995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues de chaleur marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues: Etonnants paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.156-157, 2019, 978-2-603-02625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04259958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALGUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pain Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la campagne d'inventaire de la faune et de la flore marine côtière de la Martinique, Expédition Madibenthos 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-115, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04260047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and supply of kelp detritus : quantifying mechanisms of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Edith Cowan University, 2013. English. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05345311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire : Les habitats rocheux intertidaux et subtidaux des façades Manche - Mer du Nord - Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Capietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Derrien-Courtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les habitats rocheux intertidaux et subtidaux des façades Manche - Mer du Nord - Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brest, France. 144 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04089685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th Internation Temperate Reefs Symposium : Abstract book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Perth, WA, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency of commercial fisheries on kelp forests for valuation of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zimmerhackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Piñeiro-Corbeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Magnus Norderhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee-Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04420970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut de Bettignies </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Référent - Ecologie benthique et réseau Aires protégées en mer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-de-bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0565-1200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fournir une expertise scientifique en écologie benthique, en particulier sur les forêts de macroalgue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordonner l’évaluation de l’état de conservation des habitats et espèces marines (Article 17, Directive Habitats-Faune-Flore)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrer la mise en place du réseau Natura 2000 en mer & Appuyer la stratégie nationale pour les aires protégées en mer 2030</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller les stratégies de surveillance, d’évaluation et de restauration des habitats benthiques marins</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribuer à l'Inventaire National du Patrimoine Naturel & Participer au programme d'exploration du MNHN 'La Planète Revisitée'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - auj. : Chercheur invité - Centre de Recherche sur la Biodiversité et l'Environnement (Toulouse, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - auj. : Référent - Ecologie benthique et réseau Aires protégées en mer - PatriNat (Paris, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2016 : Checheur postdoctoral - University of Western Australia (Perth, AU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2013 : Doctorant - Edith Cowan University (Joondalup, AU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Doctorat - Edith Cowan University (Joondalup, AU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Master 2 (Océanographie et environnement marin) - Sorbonne Université (Paris, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Master 1 (Sciences biologiques marines) - Inst. Univ. Européen de la Mer (Brest, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Diplôme d'Université (Biologie et écologie sous-marine) - Université Rennes 2 (Rennes; FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Licence (Biol. des organismes et populations) - Université Rennes 2 (Rennes, FR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Licence (Biol. cellulaire et physiologie molléculaire) - Université de Montréal (Montréal, CA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller plants in warmer water could have implications for future Kelp forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee‐Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.28616. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-13950-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Börger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180 (106779), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of algae in structuring reef communities: innovative monitoring and ecological insights within a Mediterranean conservation priority area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Moutardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1516792. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1516792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04992356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio strait natural reserve (BSNR): investigating ecosystem functioning through comparative modelling of marine protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vanalderweireldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Libralato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 256, pp.107263. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04665826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances sur les récifs du bathyal et évaluation de l’état de conservation de l’habitat d’intérêt communautaire Récifs dans les eaux françaises hexagonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van den Beld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaick Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (8), pp.143-177. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2024a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04571666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the blue economy to transform marine forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee‐Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda A Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04139451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light source selection in seaweed production: growth of seaweed and biosynthesis of photosynthetic pigments and soluble protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shitao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoru Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11351. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04157472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local flexibility in feeding behaviour and contrasting microhabitat use of an omnivore across latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartvig Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João N Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.441-453. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-021-04936-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of seaweeds in the East China Sea as potential bio-monitors of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoru Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (17), pp.16640-16651. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the influence of temperature on aspects of the reproductive phenology of temperate seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Frederico D. Gurgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (218), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Curtains: Herbivore Exclusion Devices for Ecology and Restoration of Marine Ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (302), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of corals on temperate reefs: direct and indirect effects of marine heatwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenae Tuckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.947-956. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-017-1586-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven regime shift of a temperate marine ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Babcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Cure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (6295), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aad8745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of habitat‐forming seaweeds to increasing temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Arackal Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michael Finnegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.2180-2190. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.10362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy interactions and physical stress gradients in subtidal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary A Kendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.677-686. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and rear-edge populations can be equally vulnerable to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Arackal Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.10280. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental‐scale variation in seaweed host‐associated bacterial communities is a function of host condition, not geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Marzinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zozaya Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4078-4088. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological decoupling of mortality from wave forcing in kelp beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Vanderklift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Gunson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (3), pp.850-861. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-2365.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and acclimation of three canopy-forming seaweeds to UVB radiation and warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva S. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0143031. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting mechanisms of dislodgement and erosion contribute to production of kelp detritus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Vanderklift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret B. Mohring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (5), pp.1680-1688. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.5.1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme climatic event alters marine ecosystem structure in a global biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan A Smale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.78-82. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful algae are not harmful to everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Debeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.74-80. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, not morphology, determines hydrodynamic performance of a kelp during peak flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (4), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2138-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wounded kelps: patterns and susceptibility to breakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads S. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemocyte responses of Manila clams, Ruditapes philippinarum, with varying parasite, Perkinsus olseni, severity to toxic-algal exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hegaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mirella da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary H. Wikfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (4), pp.469-479. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation préliminaire des Surfaces de Référence Favorable des GTH marins dans le cadre de la préparation du Plan National de restauration 2027 : méthodes et estimations chiffrées des SRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Aulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2026, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05616496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d’évaluation de l’état de santé des habitats benthiques marins : synthèse en appui aux gestionnaires d’aires marines protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282999v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de conservation des « Lagunes côtières » d’intérêt communautaire (UE 1150*) : Méthode d’évaluation à l’échelle du site Natura 2000. Annexe façade méditerranéenne - Note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Penelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mauclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle-relais lagunes méditerranéennes; Life Marha. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'habitat d’intérêt communautaire « Structures sous-marines causées par des émissions de gaz » : diagnostic écologique, cartographie, stratégies d'évaluation et de surveillance au titre de la DHFF et la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Olu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gérigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaick Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d’étude du Contrat de recherche et développement OFB-22-0057 – Action « Habitat 1180 » : 102674, Ifremer. 2025, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’accompagnement à l’évaluation de l’état de conservation des habitats benthiques marins – Natura 2000 : ressources, protocoles et retours d’expérience du projet life Marha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lutrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha. 2025, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi participatif en plongée sous-marine des poissons et habitats rocheux côtiers d’Atlantique, Manche et Mer du Nord. Phase de test 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Derrien-Courtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APECS (Association Pour l’Etude et la Conservation des Sélaciens); PatriNat (OFB-MNHN-CNRS-IRD); CESCO. 2025, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05026822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique des habitats benthiques en milieu marin côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha; OFB, Office Français de la Biodiversité. 2024, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04927335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique en mer : analyse sémantique, concepts associés et stratégies d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaline Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04486091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des Habitats d’Intérêt Communautaire (HIC) marins en appui à l’évaluation nationale de l’état de conservation (rapportage DHFF 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Costa Tempera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Thomas-Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04635033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of benthic habitats in coastal marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIFE IP Marha; OFB, Office Français de la Biodiversité. 2024, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 en mer pour les oiseaux marins et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04537943v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un réseau pour le suivi participatif en plongée sous-marine des poissons et habitats rocheux côtiers d'Atlantique, Manche et Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Teste Du Bailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APECS; Association Peau-Bleue; Patrinat. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et recommandations pour évaluer l'effet de mesures de gestion sur l'état de santé des habitats marins (Pré-étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04279529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’accompagnement des tables de correspondances entre les Habitats d’Intérêt Communautaire (HIC) marins et les autres systèmes de classification d’habitats benthiques marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état de conservation des habitats naturels marins à l'échelle d'un site Natura 2000 : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD); UMR 5245. 2023, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04089730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique sur la cohérence du réseau Natura 2000 en mer en réponse aux demandes de la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 33 p. + 37 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04134687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité pour la Liste Rouge des Écosystèmes des herbiers de phanérogames marines de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 45 p. + 11 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04135666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État initial des habitats rocheux subtidaux des Iles Saint-Marcouf - dans le cadre de l'établissement d'une Zone de Protection Forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Zammite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Association des Plongeurs Naturalistes de Normandie. 2021, 45 p. + 12 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04165211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Bekkby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03632089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation française des Habitats d'Intérêt Communautaire marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 58 p. + annexe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04056883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 et mIBAs en France métropolitaine : comparaison des méthodologies de création des réseaux pour la conservation des oiseaux marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 26 p. + 10 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04168482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background document on kelp forests habitat. OSPAR 788/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Bekkby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 43 p. + 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le programme de surveillance interdirective DCSMM/DHFF/DCE &amp;quot;Habitats benthiques&amp;quot; de la région biogéographique Atlantique et des sous-régions marines Manche-Mer du Nord, Mers Celtiques et Golfe de Gascogne. Recueil des comptes-rendus des échanges menés aux séminaires Surveillance interdirective pour la façade Manche-Atlantique (Brest, 4 au 6 juin 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 71 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04247679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le programme de surveillance interdirective DCSMM/DHFF/DCE &amp;quot;Habitats benthiques&amp;quot; de la région biogéographique et sous-région marine Méditerranée Occidentale. Recueil des comptes rendus des échanges menés au séminaire Surveillance interdirective pour la Méditerranée française (Marseille, du 27 au 29 mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fréjefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04254060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire La Planète Revisitée au Parc Naturel Marin du Cap Corse et de l'Agriate : Conservation des récifs infralittoraux (dominés par les algues photophiles, entre 15 et 35 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sartoretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04246650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Oiseaux marins : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Oiseaux marins : Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Mammifères marins : Façade Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour l'habitat « Récifs 1170 » : Façade Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour les Mammifères marins : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04277587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la cohérence du réseau Natura 2000 français pour l'habitat « Récifs 1170 » : Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04276978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Approaches to managing kelp forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee-Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Frangoudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the Blue: Securing a Sustainable Future for Kelp Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Environment Programme, pp.144, 2023, 978-92-807-4007-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04087721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vagues de chaleur marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues: Etonnants paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.156-157, 2019, 978-2-603-02625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04259958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts de Laminaires menacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues: Etonnants paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.158-161, 2019, 978-2-603-02625-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04259995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALGUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pain Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la campagne d'inventaire de la faune et de la flore marine côtière de la Martinique, Expédition Madibenthos 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-115, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04260047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and supply of kelp detritus : quantifying mechanisms of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Edith Cowan University, 2013. English. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05345311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire : Les habitats rocheux intertidaux et subtidaux des façades Manche - Mer du Nord - Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Capietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Derrien-Courtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les habitats rocheux intertidaux et subtidaux des façades Manche - Mer du Nord - Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Brest, France. 144 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04089685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th Internation Temperate Reefs Symposium : Abstract book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Perth, WA, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency of commercial fisheries on kelp forests for valuation of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zimmerhackel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Piñeiro-Corbeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Magnus Norderhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Filbee-Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04420970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="103D2AFF"/>
+    <w:nsid w:val="C7BB3793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D17D3667"/>
+    <w:nsid w:val="E42854C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F3F522E0"/>
+    <w:nsid w:val="22A368C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="47B164DD"/>
+    <w:nsid w:val="BD1B63EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-de-bettignies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0565-1200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee&#8208;Dexter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13950-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04992356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutardier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1516792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04665826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libralato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04571666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04139451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Barreiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Coleman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartvig Christie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o N Franco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04936-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04157472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitao Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoru Pan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Holmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1612-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico D. Gurgel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenae Tuckett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-017-1586-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Babcock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad8745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijo Arackal Joy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michael Finnegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Campbell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Marzinelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zozaya Valdes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Nielsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12972" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lavery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vanderklift" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Gunson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-2365.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva S. Olsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Agust&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A Kendrick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Anderson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12446" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret B. Mohring" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.5.1680" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads S. Thomsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z72SWFXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A Smale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tuya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate1627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2138-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJWH01XZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Bettignies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00471" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Penelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lutrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05026822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dedet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Derrien-Courtel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sagan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pibot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard-Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04537943v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04927335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279529v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bissery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04089730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Teste Du Bailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rohr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04134687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dumestre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bunel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecarpentier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mansais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Zammite" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246650v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimond" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277600v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04087721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Sander" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Karlsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee-Dexter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pain Mahieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeannet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Olive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05345311v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04089685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capietto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04420970v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zimmerhackel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pi&#241;eiro-Corbeira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Magnus Norderhaug" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-de-bettignies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0565-1200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee&#8208;Dexter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13950-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04992356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutardier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1516792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04665826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libralato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04571666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04139451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Barreiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Coleman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04157472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitao Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoru Pan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11351" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartvig Christie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o N Franco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04936-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Holmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1612-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frederico D. Gurgel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenae Tuckett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-017-1586-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Babcock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad8745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijo Arackal Joy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michael Finnegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A Kendrick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Anderson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Campbell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10280" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Marzinelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zozaya Valdes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Nielsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12972" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lavery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vanderklift" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Gunson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-2365.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Xiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva S. Olsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Agust&#237;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret B. Mohring" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.5.1680" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A Smale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tuya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads S. Thomsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate1627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.01.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z72SWFXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2138-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJWH01XZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Bettignies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00471" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05616496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Aulay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Penelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121403v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lutrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05026822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dedet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Derrien-Courtel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04927335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sagan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pibot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard-Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04537943v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Teste Du Bailler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rohr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279529v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bissery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04089730v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04134687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dumestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bunel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecarpentier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mansais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Zammite" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277619v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04277587v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276978v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04087721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Sander" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Karlsson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee-Dexter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260047v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pain Mahieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeannet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Olive" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05345311v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04089685v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capietto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04420970v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zimmerhackel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pi&#241;eiro-Corbeira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Magnus Norderhaug" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>