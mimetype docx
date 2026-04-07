--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2051,51 +2051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6606A9A4"/>
+    <w:nsid w:val="8C174AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>