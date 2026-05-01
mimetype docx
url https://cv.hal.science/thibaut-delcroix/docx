--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -214,528 +214,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of conical Kähler-Einstein metrics on rank one horosymmetric spaces</w:t>
+                <w:t xml:space="preserve">On the effective YTD conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (7), pp.2514-2528. </w:t>
+              <w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/blms.13069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/EMSS/110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258511v1</w:t>
+                <w:t xml:space="preserve">hal-05226322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform K-stability of polarized spherical varieties</w:t>
+                <w:t xml:space="preserve">Limits of conical Kähler-Einstein metrics on rank one horosymmetric spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épijournal de Géométrie Algébrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (7), pp.2514-2528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/epiga.2022.9959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/blms.13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938823v2</w:t>
+                <w:t xml:space="preserve">hal-04258511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective weighted K-stability condition for polytopes and semisimple principal toric fibrations</w:t>
+                <w:t xml:space="preserve">Uniform K-stability of polarized spherical varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Jubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ahl.161⟩</w:t>
+              <w:t xml:space="preserve">Épijournal de Géométrie Algébrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epiga.2022.9959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660414v1</w:t>
+                <w:t xml:space="preserve">hal-02938823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of K-unstable Fano manifolds</w:t>
+                <w:t xml:space="preserve">An effective weighted K-stability condition for polytopes and semisimple principal toric fibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72 (2022) (5), pp.2079-2108. </w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.117-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/aif.3505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ahl.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382866v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYZ and optimal transport stability of Weyl polytopes</w:t>
+                <w:t xml:space="preserve">Examples of K-unstable Fano manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Hultgren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Mathematics Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/PAMQ.250402011852⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (2022) (5), pp.2079-2108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600121v1</w:t>
+                <w:t xml:space="preserve">hal-02382866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled complex Monge-Ampère equations on Fano horosymmetric manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Hultgren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, pp.281-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1278,501 +1265,446 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753204v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CscK metrics on rank one spherical Fano fourfolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZAG Handbook of Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapman and Hall/CRC, 2025, 9781003286363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Yau-Tian-Donaldson conjecture for cohomogeneity one manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Birational Geometry, Kähler–Einstein Metrics and Degenerations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 409, Springer International Publishing, pp.205-223, 2023, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17859-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effective YTD conjecture</w:t>
+                <w:t xml:space="preserve">Numerical invariants for weighted cscK metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226322v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical invariants for weighted cscK metrics</w:t>
+                <w:t xml:space="preserve">Weight sensitivity in K-stability of Fano varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226302v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CscK metrics on rank one spherical Fano fourfolds</w:t>
+                <w:t xml:space="preserve">Spherical actions on locally factorial Fano varieties of dimension $\leq 4$ and rank $\leq 2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Montagard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1782,100 +1714,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kähler-Einstein metrics on group compactifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Algebraic Geometry [math.AG]. Université Grenoble Alpes, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015GREAM046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01286292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1885,105 +1817,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métriques de Kähler canoniques sur les variétés sphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géométrie algébrique [math.AG]. Université de Montpellier, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04614000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2051,51 +1983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C174AD3"/>
+    <w:nsid w:val="D5A94FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2282,51 +2214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-delcroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5875-7271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191858501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delcroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.13069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938823v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2022.9959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03660414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382866v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hultgren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/PAMQ.250402011852" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02899377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652952v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2018-0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352060v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02898188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biquard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.91" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220176v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-017-0394-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216641v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2017-010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059943v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ap114-1-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753204v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03005597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17859-7_10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04676008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04783284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Montagard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01286292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAM046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04614000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-delcroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5875-7271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191858501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delcroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/EMSS/110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.13069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938823v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2022.9959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03660414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382866v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02899377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hultgren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652952v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2018-0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352060v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02898188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biquard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.91" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220176v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-017-0394-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216641v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2017-010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059943v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ap114-1-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753204v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04676008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03005597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17859-7_10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04783284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Montagard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01286292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAM046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04614000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>