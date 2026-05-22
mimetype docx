--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1983,51 +1983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5A94FCF"/>
+    <w:nsid w:val="B5F7DC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>